--- v3 (2026-02-21)
+++ v4 (2026-04-07)
@@ -17,907 +17,888 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$D$9:$G$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>МАШИНОКОМПЛЕКТЫ ИЗ АНГЛИИ
 в наличии на складе в Москве</t>
   </si>
   <si>
     <t xml:space="preserve">Отдел продаж </t>
   </si>
   <si>
     <t>www.pezhon.ru</t>
   </si>
   <si>
     <t xml:space="preserve"> Николаев Дмитрий</t>
   </si>
   <si>
     <t>+7 (925) 771-20-55</t>
   </si>
   <si>
     <t>Леонов Евгений</t>
   </si>
   <si>
     <t>+7 (926) 172-12-56</t>
   </si>
   <si>
     <t>Чебуханов Денис</t>
   </si>
   <si>
     <t>+7 (909) 272-13-71</t>
   </si>
   <si>
     <t xml:space="preserve"> Карев Владислав</t>
   </si>
   <si>
     <t>+7 (925) 741-12-90</t>
   </si>
   <si>
     <t xml:space="preserve"> Коваленко Алина</t>
   </si>
   <si>
     <t>+7 (925) 740-23-22</t>
   </si>
   <si>
-    <t>Дата прайса: 21.02.2026 15:55</t>
+    <t>Дата прайса: 07.04.2026 23:55</t>
   </si>
   <si>
     <t>Московская область, посёлок Зелёный, к5</t>
   </si>
   <si>
     <t>Прайс: 26.10.2018 14:15</t>
   </si>
   <si>
     <t>Курс: 
-92 ₽</t>
+94 ₽</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t># лота</t>
   </si>
   <si>
     <t>Поступление</t>
   </si>
   <si>
     <t>Марка</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>Автомобиль</t>
   </si>
   <si>
     <t>Стоимость Курс: 25,24</t>
   </si>
   <si>
     <t>Цена со скидкой</t>
   </si>
   <si>
     <t>Audi</t>
   </si>
   <si>
-    <t>Q3</t>
+    <t>Q5</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
-    <t>U222, Audi Q3 2013, 2.0, дизель, МКПП
-[...5 lines deleted...]
-4'849 €</t>
+    <t>R213, Audi Q5 2023, 2.0, бензин, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>1'222'000 ₽
+13'000 €</t>
+  </si>
+  <si>
+    <t>Q7</t>
+  </si>
+  <si>
+    <t>R236, Audi Q7 2018, 3.0, дизель, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>1'363'000 ₽
+14'500 €</t>
+  </si>
+  <si>
+    <t>Q8</t>
+  </si>
+  <si>
+    <t>R231, Audi Q8 2018, 3.0, дизель, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>1'880'000 ₽
+20'000 €</t>
   </si>
   <si>
     <t>BMW</t>
   </si>
   <si>
-    <t>1-Series</t>
-[...8 lines deleted...]
-4'935 €</t>
+    <t>5-Series</t>
+  </si>
+  <si>
+    <t>R227, BMW 5-Series 2017, 2.0, дизель, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>987'000 ₽
+10'500 €</t>
+  </si>
+  <si>
+    <t>X3</t>
+  </si>
+  <si>
+    <t>R228, BMW X3 2019, 2.0, дизель, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>X6</t>
+  </si>
+  <si>
+    <t>R232, BMW X6 2021, 3.0, бензин, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>2'444'000 ₽
+26'000 €</t>
+  </si>
+  <si>
+    <t>R198, BMW X6 2020, 3.0, дизель, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>2'538'000 ₽
+27'000 €</t>
   </si>
   <si>
     <t>Chevrolet</t>
-  </si>
-[...10 lines deleted...]
-2'152 €</t>
   </si>
   <si>
     <t>Lacetti</t>
   </si>
   <si>
     <t>Y118, Chevrolet Lacetti 2010, 1.8, бензин, АКПП
  KL1NA35BJAK531273
 Вес: 640 кг</t>
   </si>
   <si>
-    <t>277'700 ₽
+    <t>283'700 ₽
 3'018 €</t>
   </si>
   <si>
     <t>Citroen</t>
   </si>
   <si>
     <t>C4</t>
   </si>
   <si>
     <t>U173, Citroen C4 2006, 1.6, бензин, МКПП
  VF7LCNFUC74415023
 Вес: 345 кг</t>
   </si>
   <si>
-    <t>180'600 ₽
+    <t>184'500 ₽
 1'963 €</t>
   </si>
   <si>
-    <t>Dodge</t>
-[...13 lines deleted...]
-  <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Fiesta</t>
+  </si>
+  <si>
+    <t>Y148, Ford Fiesta 2006, 1.6, бензин, АКПП
+ WF0HXXGAJH6P88869
+Вес: 445 кг</t>
+  </si>
+  <si>
+    <t>217'300 ₽
+2'312 €</t>
   </si>
   <si>
     <t>Y132, Ford Fiesta 2006, 1.1, бензин, МКПП
  WF0HXXGAJH6T63699
 Вес: 470 кг</t>
   </si>
   <si>
-    <t>194'300 ₽
+    <t>198'500 ₽
 2'112 €</t>
   </si>
   <si>
-    <t>W338, Ford Fiesta 2006, 1.4, бензин, МКПП
-[...16 lines deleted...]
-  <si>
     <t>Focus</t>
-  </si>
-[...7 lines deleted...]
-2'569 €</t>
   </si>
   <si>
     <t>W78, Ford Focus 2010, 1.6, бензин, МКПП
  WF0SXXGCDSAM39644
 Вес: 365 кг</t>
   </si>
   <si>
-    <t>212'100 ₽
+    <t>216'700 ₽
 2'305 €</t>
   </si>
   <si>
     <t>W340, Ford Focus 2009, 1.6, бензин, МКПП
  WF0PXXWPDP9P09867
 Вес: 420 кг</t>
   </si>
   <si>
-    <t>W291, Ford Focus 2011, 1.6, бензин, МКПП
-[...5 lines deleted...]
-3'107 €</t>
+    <t>227'000 ₽
+2'415 €</t>
   </si>
   <si>
     <t>Fusion</t>
   </si>
   <si>
-    <t>U236, Ford Fusion 2007, 1.4, бензин, МКПП
-[...32 lines deleted...]
-2'325 €</t>
+    <t>Y174, Ford Fusion 2008, 1.6, бензин, АКПП
+ WF0UXXGAJU8R03871
+Вес: 412 кг</t>
+  </si>
+  <si>
+    <t>205'600 ₽
+2'187 €</t>
   </si>
   <si>
     <t>W337, Ford Fusion 2006, 1.6, бензин, АКПП
  WF0UXXGAJU6L57663
 Вес: 375 кг</t>
   </si>
   <si>
-    <t>193'900 ₽
+    <t>198'100 ₽
 2'108 €</t>
   </si>
   <si>
-    <t>Mondeo</t>
-[...10 lines deleted...]
-  <si>
     <t>Honda</t>
   </si>
   <si>
     <t>Civic</t>
+  </si>
+  <si>
+    <t>Y154, Honda Civic 2006, 1.3, гибрид, АКПП
+ JHMFD36206S203003
+Вес: 691 кг</t>
+  </si>
+  <si>
+    <t>282'100 ₽
+3'001 €</t>
   </si>
   <si>
     <t>Y135, Honda Civic 2008, 1.3, электро, АКПП
  JHMFD36208S209267
 Вес: 700 кг</t>
   </si>
   <si>
-    <t>292'800 ₽
+    <t>299'200 ₽
 3'183 €</t>
   </si>
   <si>
-    <t>Y154, Honda Civic 2006, 1.3, гибрид, АКПП
-[...7 lines deleted...]
-  <si>
     <t>Hyundai</t>
-  </si>
-[...10 lines deleted...]
-2'344 €</t>
   </si>
   <si>
     <t>i30</t>
   </si>
   <si>
     <t>W320, Hyundai i30 2012, 1.4, бензин, МКПП
  TMADB51CLCJ259018
 Вес: 565 кг</t>
   </si>
   <si>
-    <t>233'500 ₽
+    <t>238'500 ₽
 2'538 €</t>
   </si>
   <si>
-    <t>ix35</t>
-[...8 lines deleted...]
-3'984 €</t>
+    <t>Ioniq</t>
+  </si>
+  <si>
+    <t>R219, Hyundai Ioniq 2023, 1.0, электро, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>846'000 ₽
+9'000 €</t>
+  </si>
+  <si>
+    <t>Santa Fe</t>
+  </si>
+  <si>
+    <t>R215, Hyundai Santa Fe 2021, 1.6, гибрид, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>1'081'000 ₽
+11'500 €</t>
+  </si>
+  <si>
+    <t>R222, Hyundai Santa Fe 2021, 1.6, гибрид, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>Tucson</t>
+  </si>
+  <si>
+    <t>R229, Hyundai Tucson 2021, 1.6, гибрид, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>1'034'000 ₽
+11'000 €</t>
+  </si>
+  <si>
+    <t>Jeep</t>
+  </si>
+  <si>
+    <t>Wrangler</t>
+  </si>
+  <si>
+    <t>R235, Jeep Wrangler 2025, 2.0, бензин, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>1'710'800 ₽
+18'200 €</t>
   </si>
   <si>
     <t>Kia</t>
   </si>
   <si>
     <t>Cerato</t>
   </si>
   <si>
     <t>W346, Kia Cerato 2005, 2.0, бензин, МКПП
  KNEFE223255102070
 Вес: 560 кг</t>
   </si>
   <si>
-    <t>228'000 ₽
+    <t>232'900 ₽
 2'478 €</t>
   </si>
   <si>
+    <t>EV6</t>
+  </si>
+  <si>
+    <t>R220, Kia EV6 2023, 1.0, электро, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
     <t>Land Rover</t>
   </si>
   <si>
-    <t>Freelander</t>
-[...16 lines deleted...]
-3'789 €</t>
+    <t>Discovery</t>
+  </si>
+  <si>
+    <t>R223, Land Rover Discovery 2020, 2.0, дизель, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>1'128'000 ₽
+12'000 €</t>
+  </si>
+  <si>
+    <t>Lexus</t>
+  </si>
+  <si>
+    <t>RX</t>
+  </si>
+  <si>
+    <t>R216, Lexus RX 2025, 3.5, гибрид, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>1'739'000 ₽
+18'500 €</t>
+  </si>
+  <si>
+    <t>R233, Lexus RX 2023, 3.5, гибрид, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>1'598'000 ₽
+17'000 €</t>
+  </si>
+  <si>
+    <t>UX</t>
+  </si>
+  <si>
+    <t>R218, Lexus UX 2019, 2.0, гибрид, АКПП
+Вес: 1 кг</t>
   </si>
   <si>
     <t>Mazda</t>
   </si>
   <si>
     <t>W283, Mazda 3 2010, 1.6, бензин, МКПП
  JMZBL14Z201195630
 Вес: 575 кг</t>
   </si>
   <si>
-    <t>244'600 ₽
+    <t>250'000 ₽
 2'659 €</t>
-  </si>
-[...25 lines deleted...]
-2'967 €</t>
   </si>
   <si>
     <t>G903, Mazda 3 2010, 1.6, бензин, МКПП
  JMZBL14Z201188579
 Вес: 625 кг</t>
   </si>
   <si>
-    <t>243'600 ₽
-[...4 lines deleted...]
-2'322 €
+    <t>249'000 ₽
+2'656 €</t>
+  </si>
+  <si>
+    <t>219'000 ₽
+2'329 €
 (Скидка: 30'000  ₽)</t>
   </si>
   <si>
     <t>G905, Mazda 3 2011, 1.6, бензин, МКПП
  JMZBLA4Z201231196
 Вес: 545 кг</t>
   </si>
   <si>
-    <t>232'100 ₽
-[...4 lines deleted...]
-2'197 €
+    <t>237'200 ₽
+2'531 €</t>
+  </si>
+  <si>
+    <t>207'200 ₽
+2'204 €
 (Скидка: 30'000  ₽)</t>
   </si>
   <si>
-    <t>N152, Mazda 6 2014, 2.2, дизель, МКПП
-[...5 lines deleted...]
-2'664 €</t>
+    <t>Mercedes Benz</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>R234, Mercedes Benz E 2018, 2.2, дизель, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>R237, Mercedes Benz E 2018, 2.2, дизель, АКПП
+Вес: 1 кг</t>
   </si>
   <si>
     <t>Mitsubishi</t>
   </si>
   <si>
     <t>Lancer</t>
   </si>
   <si>
-    <t>Y152, Mitsubishi Lancer 2005, 1.6, бензин, МКПП
-[...5 lines deleted...]
-2'262 €</t>
+    <t>W363, Mitsubishi Lancer 2009, 1.5, бензин, МКПП
+ JMASNCY2A9U000408
+Вес: 580 кг</t>
+  </si>
+  <si>
+    <t>240'100 ₽
+2'554 €</t>
   </si>
   <si>
     <t>Nissan</t>
   </si>
   <si>
     <t>Note</t>
-  </si>
-[...7 lines deleted...]
-2'382 €</t>
   </si>
   <si>
     <t>Y160, Nissan Note 2008, 1.4, бензин, МКПП
  SJNFAAE11U1262985
 Вес: 505 кг</t>
   </si>
   <si>
-    <t>223'700 ₽
+    <t>228'600 ₽
 2'432 €</t>
+  </si>
+  <si>
+    <t>Y168, Nissan Note 2008, 1.6, бензин, АКПП
+ SJNFCAE11U1284665
+Вес: 530 кг</t>
+  </si>
+  <si>
+    <t>223'900 ₽
+2'382 €</t>
   </si>
   <si>
     <t>W330, Nissan Note 2013, 1.4, бензин, МКПП
  SJNFAAE11U2218323
 Вес: 550 кг</t>
   </si>
   <si>
-    <t>243'300 ₽
+    <t>248'600 ₽
 2'645 €</t>
   </si>
   <si>
     <t>Qashqai</t>
+  </si>
+  <si>
+    <t>Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП
+ SJNFAAJ10U1007141
+Вес: 640 кг</t>
+  </si>
+  <si>
+    <t>267'300 ₽
+2'843 €</t>
   </si>
   <si>
     <t>W243, Nissan Qashqai 2014, 1.1, бензин, МКПП
  SJNFEAJ11U1025272
 Вес: 620 кг</t>
   </si>
   <si>
-    <t>368'500 ₽
+    <t>376'600 ₽
 4'006 €</t>
   </si>
   <si>
-    <t>Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП
-[...20 lines deleted...]
-2'328 €</t>
+    <t>U208, Nissan Qashqai 2011, 1.6, бензин, МКПП
+ SJNFAAJ10U2354776
+Вес: 565 кг</t>
+  </si>
+  <si>
+    <t>277'200 ₽
+2'949 €</t>
+  </si>
+  <si>
+    <t>Porsche</t>
+  </si>
+  <si>
+    <t>Macan</t>
+  </si>
+  <si>
+    <t>R230, Porsche Macan 2024, 2.0, бензин, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>1'551'000 ₽
+16'500 €</t>
+  </si>
+  <si>
+    <t>R225, Porsche Macan 2023, 2.9, бензин, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>R226, Porsche Macan 2021, 3.6, бензин, АКПП
+Вес: 1 кг</t>
+  </si>
+  <si>
+    <t>Ssang Yong</t>
+  </si>
+  <si>
+    <t>Korando</t>
+  </si>
+  <si>
+    <t>U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП
+ KPTB0A1SSBP028862
+Вес: 985 кг</t>
+  </si>
+  <si>
+    <t>359'900 ₽
+3'829 €</t>
   </si>
   <si>
     <t>Suzuki</t>
   </si>
   <si>
     <t>Grand Vitara</t>
-  </si>
-[...7 lines deleted...]
-4'438 €</t>
   </si>
   <si>
     <t>Y120, Suzuki Grand Vitara 2013, 2.4, бензин, МКПП
  JSAJTDA4V00250727
 Вес: 750 кг</t>
   </si>
   <si>
-    <t>366'700 ₽
+    <t>374'700 ₽
 3'986 €</t>
+  </si>
+  <si>
+    <t>Jimny</t>
+  </si>
+  <si>
+    <t>U202, Suzuki Jimny 2004, 1.3, бензин, МКПП
+ JSAFJB43V00186739
+Вес: 630 кг</t>
+  </si>
+  <si>
+    <t>319'300 ₽
+3'397 €</t>
   </si>
   <si>
     <t>SX4</t>
   </si>
   <si>
     <t>U247, Suzuki SX4 2015, 1.6, бензин, МКПП
  TSMJYB22S00191551
 Вес: 562 кг</t>
   </si>
   <si>
-    <t>270'000 ₽
+    <t>275'900 ₽
 2'935 €</t>
   </si>
   <si>
     <t>Toyota</t>
   </si>
   <si>
     <t>Auris</t>
   </si>
   <si>
     <t>Y63, Toyota Auris 2007, 1.6, бензин, МКПП
  SB1KV56E20F021623
 Вес: 565 кг</t>
   </si>
   <si>
-    <t>245'400 ₽
+    <t>250'800 ₽
 2'668 €</t>
   </si>
   <si>
     <t>F933, Toyota Auris 2007, 1.6, бензин, МКПП
  SB1KV56E80F023019
 Вес: 655 кг</t>
   </si>
   <si>
-    <t>245'000 ₽
+    <t>250'300 ₽
 2'663 €</t>
   </si>
   <si>
     <t>Y156, Toyota Auris 2008, 1.6, бензин, МКПП
  SB1KV56E80F034893
 Вес: 550 кг</t>
   </si>
   <si>
-    <t>267'600 ₽
+    <t>273'400 ₽
 2'908 €</t>
-  </si>
-[...10 lines deleted...]
-2'988 €</t>
   </si>
   <si>
     <t>RAV 4</t>
   </si>
   <si>
     <t>G943, Toyota RAV 4 2005, 2.0, бензин, МКПП
  JTEYH20V605006077
 Вес: 830 кг</t>
   </si>
   <si>
-    <t>303'500 ₽
+    <t>310'100 ₽
 3'299 €</t>
   </si>
   <si>
     <t>VW</t>
-  </si>
-[...22 lines deleted...]
-4'320 €</t>
   </si>
   <si>
     <t>Touareg</t>
   </si>
   <si>
     <t>W318, VW Touareg 2004, 2.5, дизель, МКПП
  WVGZZZ7LZ5D032752
 Вес: 1110 кг</t>
   </si>
   <si>
-    <t>403'600 ₽
+    <t>412'400 ₽
 4'387 €</t>
   </si>
   <si>
-    <t>U234, VW Touareg 2009, 3.0, дизель, АКПП
-[...14 lines deleted...]
-2'554 €</t>
+    <t>Colt</t>
   </si>
   <si>
     <t>В пути
-19.12.2025</t>
-[...55 lines deleted...]
- JMZKEF91600168771</t>
+17.04.2026</t>
+  </si>
+  <si>
+    <t>U266, Mitsubishi Colt 2004, 1.5, бензин, МКПП
+ XMDXNZ36A5F015989</t>
+  </si>
+  <si>
+    <t>229'100 ₽
+2'438 €</t>
+  </si>
+  <si>
+    <t>U256, Suzuki SX4 2008, 1.6, бензин, МКПП
+ TSMEYA21S00256248</t>
+  </si>
+  <si>
+    <t>226'300 ₽
+2'408 €</t>
+  </si>
+  <si>
+    <t>Cruze</t>
+  </si>
+  <si>
+    <t>В Англии
+31.03.2026</t>
+  </si>
+  <si>
+    <t>U311, Chevrolet Cruze 2013, 1.6, бензин, МКПП
+ KL1JF68E9DK124957</t>
+  </si>
+  <si>
+    <t>253'300 ₽
+2'694 €</t>
   </si>
   <si>
     <t>В Англии
 28.02.2022</t>
   </si>
   <si>
     <t xml:space="preserve">D893, Citroen C4 2005, 1.6, бензин, АКПП
 </t>
   </si>
   <si>
-    <t>163'000 ₽
+    <t>166'500 ₽
 1'772 €</t>
   </si>
   <si>
     <t>В Англии
-01.01.2026</t>
-[...14 lines deleted...]
-    <t>237'300 ₽
+10.05.2026</t>
+  </si>
+  <si>
+    <t>Y217, Ford Fusion 2010, 1.4, бензин, МКПП
+ WF0UXXGAJUAB48373</t>
+  </si>
+  <si>
+    <t>238'300 ₽
+2'535 €</t>
+  </si>
+  <si>
+    <t>В Англии
+25.05.2026</t>
+  </si>
+  <si>
+    <t>W434, Ford Fusion 2006, 1.4, бензин, МКПП
+ WF0UXXGAJU6U50286</t>
+  </si>
+  <si>
+    <t>231'000 ₽
+2'458 €</t>
+  </si>
+  <si>
+    <t>W426, Ford Fusion 2008, 1.4, бензин, МКПП
+ WF0UXXGAJU7T88892</t>
+  </si>
+  <si>
+    <t>231'500 ₽
+2'463 €</t>
+  </si>
+  <si>
+    <t>Mondeo</t>
+  </si>
+  <si>
+    <t>U307, Ford Mondeo 2006, 2.0, бензин, АКПП
+ WF05XXGBB56J10426</t>
+  </si>
+  <si>
+    <t>242'400 ₽
 2'579 €</t>
   </si>
   <si>
-    <t>Colt</t>
-[...49 lines deleted...]
-2'708 €</t>
+    <t>Ceed</t>
+  </si>
+  <si>
+    <t>U308, Kia Ceed 2012, 1.6, бензин, АКПП
+ U5YHB812MCL250927</t>
+  </si>
+  <si>
+    <t>266'300 ₽
+2'833 €</t>
+  </si>
+  <si>
+    <t>U325, Kia Ceed 2010, 1.6, дизель, МКПП
+ U5YHC816LAL166975</t>
+  </si>
+  <si>
+    <t>247'000 ₽
+2'627 €</t>
+  </si>
+  <si>
+    <t>CX-5</t>
+  </si>
+  <si>
+    <t>W433, Mazda CX-5 2015, 2.2, дизель, МКПП
+ JMZKEF91600174663</t>
+  </si>
+  <si>
+    <t>280'500 ₽
+2'984 €</t>
+  </si>
+  <si>
+    <t>U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП
+ JMALRCS3W5U000203</t>
+  </si>
+  <si>
+    <t>272'600 ₽
+2'900 €</t>
+  </si>
+  <si>
+    <t>Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП
+ JMALTCX3AAU000380</t>
+  </si>
+  <si>
+    <t>244'800 ₽
+2'604 €</t>
+  </si>
+  <si>
+    <t>U304, Nissan Qashqai 2010, 1.6, бензин, МКПП
+ SJNFAAJ10U2025832</t>
+  </si>
+  <si>
+    <t>Renault</t>
+  </si>
+  <si>
+    <t>Captur</t>
+  </si>
+  <si>
+    <t>U324, Renault Captur 2015, 1.0, бензин, МКПП
+ VF12RD11A54400638</t>
+  </si>
+  <si>
+    <t>257'400 ₽
+2'738 €</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="9">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1153,80 +1134,80 @@
     </xf>
     <xf xfId="0" fontId="5" numFmtId="49" fillId="3" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="49" fillId="3" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="49" fillId="3" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="3" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfec0d0f352b63f96d23b2f2481a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8c4c15394707200f1f672428b72a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08f978ff269e8619b3429258584dd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da645be3c9dfa9ba75d0f1301ae3918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d4611d54fba63c41f959600b8e3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46183b3610090d298e46758790cc89b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4b74f64bb1187daf945376980d1e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255334c1a8a561a3d82ef0f808c8c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010e4741c228a85939d7d941b71c4e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168bd1b7c061fb2775a6e2a6518cd6b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e901555211c5c0345308c86afafe125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f939351c9927be58a6ca8c703f9d2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73283613976d48927076fa80a959b34927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792ccabdb7f7a1e21ac44b76140ab2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a16118c701dc0d65c66a2ecb4604be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21378e82cfde368f1a50a4b72de23a8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fa36013841a7051cf6a0a7132fa5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b36fefe797af74ffaba45a9f6372c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a3052ebbb8a47eb4a2dcfa5795b8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9f96b3bf08becb800a4360b5dba0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731f0751b592b6d3a325e57a535727935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70d02b135775ef012a9d32d049b5cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa67ccebffbb9c1e1c42693b5aaf3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17be76a979d24ae1e3e4dc0ea56c7d638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cdd41cebe8fa5ce0d6f4bd854cbd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04354f8dc2017c25acd9780835e8475540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e54fda4ae1396126e4f567a3d0f4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12974e412c80bbe327e99995bd3352542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242b12ebdae9a5a0f026cee375d5e0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c31f3b4c7f8f7a0daa8334f31aaac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3e9adf16bc54647b5cd21b9865d9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e14a2cbe613a24e111e33d9d4ef60746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7f357a8a209ba49e481cdd4a6a47e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743859d345eecb19813a7a3014fd09c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db95b5e38ba4913c7c293d6fba7d3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8f5a4d9a18f53e941339a5dbd5be750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a84f3a5db83f64c72997674dbae7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210809f19fb3fb46e1848250a112ae952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50c763f5ef848a79ede616524f9e7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4973cfeba2360b58e5ebbb7f33a7f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34330eb8341e14dd0cd9333a5785f16955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d6303e5ed2c21ab30f4b02c0f2c1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ee610c0b0383fa25ab7f2512df69857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c6de202912160e8b59262a97ed8fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0316488d00c4b7245f9c311f401d4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e748b8d42a15eea8052f6306308b9b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3a89c9a14d3575199a27a0e38df5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5a0ce76b1a05dabc863add38c72ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925313133f970048b211d43fe29be9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de63162efaa6831b85ae98cfdb8808164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d7ec394e4700859b309a94e7611ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3925358175b758a8a61e27b0c3b6c6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82e745be400bc80efff1531d440a9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3056d0e38fd6b2b020262cada409b2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa198016143ee43b393f1ad24545409069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878b8757ef482c8820370b3cfde320570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea60333abccab5e3747194bf0ba310871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a19c653fb6d0ba96f1169ea09b9b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33421f18869130df77c989514aa1d10273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8202a2438ba7a37fc27d12c78e73c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7336c762b8824c8c065d62278fb5c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed7c5674f455679d0423d38d50de6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624b7b76788bf33c0bfe51c709afc3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd8782a559d8210695988de964f2a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c297289aab8cc4ea0bce91c92f43e4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86847fd18d961ac5df50938f61b717c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9b54e99af0c709575eec21113c6f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956c10e13b29c2c78f457be16b7729882.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfec0d0f352b63f96d23b2f2481a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5af59aedc0b5b3a615c08836d46b5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38db9f0ad95c3de12ceb09e66a353a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5c2246e99257ac70635ba7274f8ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3309eff4b916c304c7c59b47fe0187319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c93faf4b12f17cc99f2f04ca86482b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b3db14bd6d822a543eb52e1ff5dad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2febbd13c6d05ebeb858162e0715ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e6aa66c979a70325260129fcc6ffc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cbd231fce63265d9103f5d40d00e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b0f250437f19056c148248f6fae2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641a96cf5c79ce225fb6f460a65ae1626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2fd90645fce7a1f9b2a6a1d27de2927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db6da880cb9cd1620aed8d810492228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976b8b8f7b2658c6b3d1ee076b213c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf600bbb1f27a2f85a21fd22a949ef6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa95e41ccd27ca2d36877e6760f052a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603850f042c604771c8f9e356afc5e2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3e5e6dfffdf96dff730efa9e9c40533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453d5af7733a7a68ab38724c32d298834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0cc05003f4447d797534ee7d2220835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5a17d44a1286f3220ac0cf4a97c7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee27dbd2631f8304d845558726a72b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cfc59cb9289913d6ced31e00de39c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e9c94a7038dcc8fd81b7ce6c2249339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605a37894e91f1c7b8c25067b35da2840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa211b0b9a29fd376700016971805141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3359850f07233366f473eb36d69fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315723bd8afb16b53b065581c754db8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f98a464ce36f01b29637326784bb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af16490e2e0e6f608a54a911c2e03b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac79a90961d324ab904d7fdf0c8f7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5645ab781fc4f49052791073075407d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca15eb6cb57a99fa881d18b30db3ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfa3e8dafcc377ec580e4f1c49db7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd44edbf25b56e4ff99aecce55bedbf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a03fc4fd294a5b3831eb8d53d656451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109f4ae579568550b7fda146273f53052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477170ae54045fe1393469e853b5cfb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001743662eab8359d88b24d96c87c49554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb5c9fd9c618826a6e196bc9b98a2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc442035d4d72ca67ff90fd4bb1ebb5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e183472d2670ba33747405da3e95157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332cfc08420bef6bdd393c6ce73a7e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643cb09384ff1bb2cf83012bbe38fee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4691be56803678ea98c84e7996225c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d132393f86b6cd986e959091f324d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0874d03f9899e191e82557825803f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd25039384696dfe8f314af011afbce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4498caecb5fec8152b387f22b0450b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c9f367463c96cbdca0b87d2c1146665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9c10fdc578c45a6f75af47c155f6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56177b77f80a36b9c047116fed82d58267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363b6ce36d74a52cde8e886434ed60e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a260153b882d9960cf14a019e138b1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0406e1dd800a2ebb98da6eaae05793470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c47688700a7f5a65001ff1a37859f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe466dce3b76945a13375bb513cc339172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83e2f38c96b05c3de7a850c1880cd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35b0fccea4d104ff63dbba56f36c1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2b728ed03b2d98ab5a564e3f1ed0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53c2c41a3436beaa373714cdf4ac8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb467d6b7fd1f98a7a123b7713c4b0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b068ec28d825db0f7d3e0aa19c5b7d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de6d6f91ed66ee339eafed1fc19c4e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1146c0a365305ee80f3bdf07ade1bc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853db1953901564b903dc3e465b2bb6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aab8737ab574ed132c88f1b49e0a782.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>390525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="542925" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Рисунок 2" descr="logotype.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1644,2034 +1625,2034 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="R213, Audi Q5 2023, 2.0, бензин, АКПП" descr="R213, Audi Q5 2023, 2.0, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="U222, Audi Q3 2013, 2.0, дизель, МКПП" descr="U222, Audi Q3 2013, 2.0, дизель, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>10</xdr:row>
+        <xdr:cNvPr id="17" name="R236, Audi Q7 2018, 3.0, дизель, АКПП" descr="R236, Audi Q7 2018, 3.0, дизель, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="N92, BMW 1-Series 2014, 1.6, бензин, МКПП" descr="N92, BMW 1-Series 2014, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>11</xdr:row>
+        <xdr:cNvPr id="18" name="R231, Audi Q8 2018, 3.0, дизель, АКПП" descr="R231, Audi Q8 2018, 3.0, дизель, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="R227, BMW 5-Series 2017, 2.0, дизель, АКПП" descr="R227, BMW 5-Series 2017, 2.0, дизель, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="R228, BMW X3 2019, 2.0, дизель, АКПП" descr="R228, BMW X3 2019, 2.0, дизель, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Y31, Chevrolet Aveo 2010, 1.1, бензин, МКПП" descr="Y31, Chevrolet Aveo 2010, 1.1, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>12</xdr:row>
+        <xdr:cNvPr id="21" name="R232, BMW X6 2021, 3.0, бензин, АКПП" descr="R232, BMW X6 2021, 3.0, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="R198, BMW X6 2020, 3.0, дизель, АКПП" descr="R198, BMW X6 2020, 3.0, дизель, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Y118, Chevrolet Lacetti 2010, 1.8, бензин, АКПП" descr="Y118, Chevrolet Lacetti 2010, 1.8, бензин, АКПП"/>
-[...23 lines deleted...]
-      <xdr:row>13</xdr:row>
+        <xdr:cNvPr id="23" name="Y118, Chevrolet Lacetti 2010, 1.8, бензин, АКПП" descr="Y118, Chevrolet Lacetti 2010, 1.8, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="U173, Citroen C4 2006, 1.6, бензин, МКПП" descr="U173, Citroen C4 2006, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>14</xdr:row>
+        <xdr:cNvPr id="24" name="U173, Citroen C4 2006, 1.6, бензин, МКПП" descr="U173, Citroen C4 2006, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="W237, Dodge Caliber 2009, 2.0, бензин, АКПП" descr="W237, Dodge Caliber 2009, 2.0, бензин, АКПП"/>
-[...23 lines deleted...]
-      <xdr:row>15</xdr:row>
+        <xdr:cNvPr id="25" name="Y148, Ford Fiesta 2006, 1.6, бензин, АКПП" descr="Y148, Ford Fiesta 2006, 1.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Y132, Ford Fiesta 2006, 1.1, бензин, МКПП" descr="Y132, Ford Fiesta 2006, 1.1, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>16</xdr:row>
+        <xdr:cNvPr id="26" name="Y132, Ford Fiesta 2006, 1.1, бензин, МКПП" descr="Y132, Ford Fiesta 2006, 1.1, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="W338, Ford Fiesta 2006, 1.4, бензин, МКПП" descr="W338, Ford Fiesta 2006, 1.4, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>17</xdr:row>
+        <xdr:cNvPr id="27" name="W78, Ford Focus 2010, 1.6, бензин, МКПП" descr="W78, Ford Focus 2010, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Y148, Ford Fiesta 2006, 1.6, бензин, АКПП" descr="Y148, Ford Fiesta 2006, 1.6, бензин, АКПП"/>
-[...23 lines deleted...]
-      <xdr:row>18</xdr:row>
+        <xdr:cNvPr id="28" name="W340, Ford Focus 2009, 1.6, бензин, МКПП" descr="W340, Ford Focus 2009, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="W329, Ford Focus 2010, 1.6, бензин, МКПП" descr="W329, Ford Focus 2010, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>19</xdr:row>
+        <xdr:cNvPr id="29" name="Y174, Ford Fusion 2008, 1.6, бензин, АКПП" descr="Y174, Ford Fusion 2008, 1.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="W78, Ford Focus 2010, 1.6, бензин, МКПП" descr="W78, Ford Focus 2010, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>20</xdr:row>
+        <xdr:cNvPr id="30" name="W337, Ford Fusion 2006, 1.6, бензин, АКПП" descr="W337, Ford Fusion 2006, 1.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="W340, Ford Focus 2009, 1.6, бензин, МКПП" descr="W340, Ford Focus 2009, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>21</xdr:row>
+        <xdr:cNvPr id="31" name="Y154, Honda Civic 2006, 1.3, гибрид, АКПП" descr="Y154, Honda Civic 2006, 1.3, гибрид, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="W291, Ford Focus 2011, 1.6, бензин, МКПП" descr="W291, Ford Focus 2011, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>22</xdr:row>
+        <xdr:cNvPr id="32" name="Y135, Honda Civic 2008, 1.3, электро, АКПП" descr="Y135, Honda Civic 2008, 1.3, электро, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="U236, Ford Fusion 2007, 1.4, бензин, МКПП" descr="U236, Ford Fusion 2007, 1.4, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>23</xdr:row>
+        <xdr:cNvPr id="33" name="W320, Hyundai i30 2012, 1.4, бензин, МКПП" descr="W320, Hyundai i30 2012, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="R219, Hyundai Ioniq 2023, 1.0, электро, АКПП" descr="R219, Hyundai Ioniq 2023, 1.0, электро, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="R215, Hyundai Santa Fe 2021, 1.6, гибрид, АКПП" descr="R215, Hyundai Santa Fe 2021, 1.6, гибрид, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="R222, Hyundai Santa Fe 2021, 1.6, гибрид, АКПП" descr="R222, Hyundai Santa Fe 2021, 1.6, гибрид, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="R229, Hyundai Tucson 2021, 1.6, гибрид, АКПП" descr="R229, Hyundai Tucson 2021, 1.6, гибрид, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="R235, Jeep Wrangler 2025, 2.0, бензин, АКПП" descr="R235, Jeep Wrangler 2025, 2.0, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Y144, Ford Fusion 2010, 1.6, бензин, АКПП" descr="Y144, Ford Fusion 2010, 1.6, бензин, АКПП"/>
-[...23 lines deleted...]
-      <xdr:row>24</xdr:row>
+        <xdr:cNvPr id="39" name="W346, Kia Cerato 2005, 2.0, бензин, МКПП" descr="W346, Kia Cerato 2005, 2.0, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="R220, Kia EV6 2023, 1.0, электро, АКПП" descr="R220, Kia EV6 2023, 1.0, электро, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="R223, Land Rover Discovery 2020, 2.0, дизель, АКПП" descr="R223, Land Rover Discovery 2020, 2.0, дизель, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="R216, Lexus RX 2025, 3.5, гибрид, АКПП" descr="R216, Lexus RX 2025, 3.5, гибрид, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="R233, Lexus RX 2023, 3.5, гибрид, АКПП" descr="R233, Lexus RX 2023, 3.5, гибрид, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="R218, Lexus UX 2019, 2.0, гибрид, АКПП" descr="R218, Lexus UX 2019, 2.0, гибрид, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="U126, Ford Fusion 2011, 1.4, бензин, МКПП" descr="U126, Ford Fusion 2011, 1.4, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>25</xdr:row>
+        <xdr:cNvPr id="45" name="W283, Mazda 3 2010, 1.6, бензин, МКПП" descr="W283, Mazda 3 2010, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="U211, Ford Fusion 2011, 1.6, бензин, МКПП" descr="U211, Ford Fusion 2011, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>26</xdr:row>
+        <xdr:cNvPr id="46" name="G903, Mazda 3 2010, 1.6, бензин, МКПП" descr="G903, Mazda 3 2010, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="W337, Ford Fusion 2006, 1.6, бензин, АКПП" descr="W337, Ford Fusion 2006, 1.6, бензин, АКПП"/>
-[...23 lines deleted...]
-      <xdr:row>27</xdr:row>
+        <xdr:cNvPr id="47" name="G905, Mazda 3 2011, 1.6, бензин, МКПП" descr="G905, Mazda 3 2011, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="R234, Mercedes Benz E 2018, 2.2, дизель, АКПП" descr="R234, Mercedes Benz E 2018, 2.2, дизель, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="G989, Ford Mondeo 2005, 2.0, дизель, МКПП" descr="G989, Ford Mondeo 2005, 2.0, дизель, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>28</xdr:row>
+        <xdr:cNvPr id="49" name="W363, Mitsubishi Lancer 2009, 1.5, бензин, МКПП" descr="W363, Mitsubishi Lancer 2009, 1.5, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="Y135, Honda Civic 2008, 1.3, электро, АКПП" descr="Y135, Honda Civic 2008, 1.3, электро, АКПП"/>
-[...23 lines deleted...]
-      <xdr:row>29</xdr:row>
+        <xdr:cNvPr id="50" name="Y160, Nissan Note 2008, 1.4, бензин, МКПП" descr="Y160, Nissan Note 2008, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Y154, Honda Civic 2006, 1.3, гибрид, АКПП" descr="Y154, Honda Civic 2006, 1.3, гибрид, АКПП"/>
-[...23 lines deleted...]
-      <xdr:row>30</xdr:row>
+        <xdr:cNvPr id="51" name="Y168, Nissan Note 2008, 1.6, бензин, АКПП" descr="Y168, Nissan Note 2008, 1.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="W294, Hyundai Getz 2008, 1.1, бензин, МКПП" descr="W294, Hyundai Getz 2008, 1.1, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>31</xdr:row>
+        <xdr:cNvPr id="52" name="W330, Nissan Note 2013, 1.4, бензин, МКПП" descr="W330, Nissan Note 2013, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="W320, Hyundai i30 2012, 1.4, бензин, МКПП" descr="W320, Hyundai i30 2012, 1.4, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>32</xdr:row>
+        <xdr:cNvPr id="53" name="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП" descr="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Y111, Hyundai ix35 2013, 2.0, дизель, МКПП" descr="Y111, Hyundai ix35 2013, 2.0, дизель, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>33</xdr:row>
+        <xdr:cNvPr id="54" name="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП" descr="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="W346, Kia Cerato 2005, 2.0, бензин, МКПП" descr="W346, Kia Cerato 2005, 2.0, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="55" name="U208, Nissan Qashqai 2011, 1.6, бензин, МКПП" descr="U208, Nissan Qashqai 2011, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="R230, Porsche Macan 2024, 2.0, бензин, АКПП" descr="R230, Porsche Macan 2024, 2.0, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="R225, Porsche Macan 2023, 2.9, бензин, АКПП" descr="R225, Porsche Macan 2023, 2.9, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="R226, Porsche Macan 2021, 3.6, бензин, АКПП" descr="R226, Porsche Macan 2021, 3.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="U235, Land Rover Freelander 2011, 2.2, дизель, АКПП" descr="U235, Land Rover Freelander 2011, 2.2, дизель, АКПП"/>
-[...53 lines deleted...]
-      <xdr:row>36</xdr:row>
+        <xdr:cNvPr id="59" name="U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП" descr="U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="W283, Mazda 3 2010, 1.6, бензин, МКПП" descr="W283, Mazda 3 2010, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>37</xdr:row>
+        <xdr:cNvPr id="60" name="Y120, Suzuki Grand Vitara 2013, 2.4, бензин, МКПП" descr="Y120, Suzuki Grand Vitara 2013, 2.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Y101, Mazda 3 2007, 2.3, бензин, МКПП" descr="Y101, Mazda 3 2007, 2.3, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>38</xdr:row>
+        <xdr:cNvPr id="61" name="U202, Suzuki Jimny 2004, 1.3, бензин, МКПП" descr="U202, Suzuki Jimny 2004, 1.3, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="N115, Mazda 3 2009, 1.6, бензин, МКПП" descr="N115, Mazda 3 2009, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="62" name="U247, Suzuki SX4 2015, 1.6, бензин, МКПП" descr="U247, Suzuki SX4 2015, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="N158, Mazda 3 2008, 1.6, бензин, МКПП" descr="N158, Mazda 3 2008, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="63" name="Y63, Toyota Auris 2007, 1.6, бензин, МКПП" descr="Y63, Toyota Auris 2007, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="G903, Mazda 3 2010, 1.6, бензин, МКПП" descr="G903, Mazda 3 2010, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="64" name="F933, Toyota Auris 2007, 1.6, бензин, МКПП" descr="F933, Toyota Auris 2007, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="G905, Mazda 3 2011, 1.6, бензин, МКПП" descr="G905, Mazda 3 2011, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>42</xdr:row>
+        <xdr:cNvPr id="65" name="Y156, Toyota Auris 2008, 1.6, бензин, МКПП" descr="Y156, Toyota Auris 2008, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="N152, Mazda 6 2014, 2.2, дизель, МКПП" descr="N152, Mazda 6 2014, 2.2, дизель, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>43</xdr:row>
+        <xdr:cNvPr id="66" name="G943, Toyota RAV 4 2005, 2.0, бензин, МКПП" descr="G943, Toyota RAV 4 2005, 2.0, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Y152, Mitsubishi Lancer 2005, 1.6, бензин, МКПП" descr="Y152, Mitsubishi Lancer 2005, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>44</xdr:row>
+        <xdr:cNvPr id="67" name="W318, VW Touareg 2004, 2.5, дизель, МКПП" descr="W318, VW Touareg 2004, 2.5, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Y123, Nissan Note 2006, 1.6, бензин, АКПП" descr="Y123, Nissan Note 2006, 1.6, бензин, АКПП"/>
-[...23 lines deleted...]
-      <xdr:row>45</xdr:row>
+        <xdr:cNvPr id="68" name="U266, Mitsubishi Colt 2004, 1.5, бензин, МКПП" descr="U266, Mitsubishi Colt 2004, 1.5, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Y160, Nissan Note 2008, 1.4, бензин, МКПП" descr="Y160, Nissan Note 2008, 1.4, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>46</xdr:row>
+        <xdr:cNvPr id="69" name="U256, Suzuki SX4 2008, 1.6, бензин, МКПП" descr="U256, Suzuki SX4 2008, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="W330, Nissan Note 2013, 1.4, бензин, МКПП" descr="W330, Nissan Note 2013, 1.4, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>47</xdr:row>
+        <xdr:cNvPr id="70" name="U311, Chevrolet Cruze 2013, 1.6, бензин, МКПП" descr="U311, Chevrolet Cruze 2013, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП" descr="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>48</xdr:row>
+        <xdr:cNvPr id="71" name="D893, Citroen C4 2005, 1.6, бензин, АКПП" descr="D893, Citroen C4 2005, 1.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП" descr="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>49</xdr:row>
+        <xdr:cNvPr id="72" name="Y217, Ford Fusion 2010, 1.4, бензин, МКПП" descr="Y217, Ford Fusion 2010, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="U244, Opel Astra 2015, 1.4, бензин, МКПП" descr="U244, Opel Astra 2015, 1.4, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>50</xdr:row>
+        <xdr:cNvPr id="73" name="W434, Ford Fusion 2006, 1.4, бензин, МКПП" descr="W434, Ford Fusion 2006, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Y149, Suzuki Grand Vitara 2016, 1.6, бензин, МКПП" descr="Y149, Suzuki Grand Vitara 2016, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>51</xdr:row>
+        <xdr:cNvPr id="74" name="W426, Ford Fusion 2008, 1.4, бензин, МКПП" descr="W426, Ford Fusion 2008, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Y120, Suzuki Grand Vitara 2013, 2.4, бензин, МКПП" descr="Y120, Suzuki Grand Vitara 2013, 2.4, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="75" name="U307, Ford Mondeo 2006, 2.0, бензин, АКПП" descr="U307, Ford Mondeo 2006, 2.0, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="U247, Suzuki SX4 2015, 1.6, бензин, МКПП" descr="U247, Suzuki SX4 2015, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>53</xdr:row>
+        <xdr:cNvPr id="76" name="U308, Kia Ceed 2012, 1.6, бензин, АКПП" descr="U308, Kia Ceed 2012, 1.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Y63, Toyota Auris 2007, 1.6, бензин, МКПП" descr="Y63, Toyota Auris 2007, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="77" name="U325, Kia Ceed 2010, 1.6, дизель, МКПП" descr="U325, Kia Ceed 2010, 1.6, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="F933, Toyota Auris 2007, 1.6, бензин, МКПП" descr="F933, Toyota Auris 2007, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>55</xdr:row>
+        <xdr:cNvPr id="78" name="W433, Mazda CX-5 2015, 2.2, дизель, МКПП" descr="W433, Mazda CX-5 2015, 2.2, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Y156, Toyota Auris 2008, 1.6, бензин, МКПП" descr="Y156, Toyota Auris 2008, 1.6, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>56</xdr:row>
+        <xdr:cNvPr id="79" name="U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП" descr="U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Y43, Toyota Celica 2002, 1.8, бензин, МКПП" descr="Y43, Toyota Celica 2002, 1.8, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="80" name="Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП" descr="Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="G943, Toyota RAV 4 2005, 2.0, бензин, МКПП" descr="G943, Toyota RAV 4 2005, 2.0, бензин, МКПП"/>
-[...23 lines deleted...]
-      <xdr:row>58</xdr:row>
+        <xdr:cNvPr id="81" name="U304, Nissan Qashqai 2010, 1.6, бензин, МКПП" descr="U304, Nissan Qashqai 2010, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="U214, VW Phaeton 2011, 3.0, дизель, АКПП" descr="U214, VW Phaeton 2011, 3.0, дизель, АКПП"/>
-[...509 lines deleted...]
-        <xdr:cNvPr id="82" name="Y200, Skoda Octavia 2010, 1.4, бензин, МКПП" descr="Y200, Skoda Octavia 2010, 1.4, бензин, МКПП"/>
+        <xdr:cNvPr id="82" name="U324, Renault Captur 2015, 1.0, бензин, МКПП" descr="U324, Renault Captur 2015, 1.0, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3936,63 +3917,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pezhon.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85826725/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q3/q3-2012/u222-audi-q3-2013-20-dizel-mkpp04112025-07112424/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/47462094/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/bmw/1-series/1-series-f20f21-2011/n92-bmw-1-series-2014-16-benzin-mkpp12062024-01065656/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52061105/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/aveo/aveo-t250-2005-2011/y31-chevrolet-aveo-2010-11-benzin-mkpp06052025-03054848/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/68106445/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/lacetti/lacetti-2003/y118-chevrolet-lacetti-2010-18-benzin-akpp28082025-12080707/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/67573085/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/u173-citroen-c4-2006-16-benzin-mkpp27082025-10082727/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56610975/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/dodge/caliber/caliber-2006-2011/w237-dodge-caliber-2009-20-benzin-akpp02062025-07065656/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80005615/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y132-ford-fiesta-2006-11-benzin-mkpp24092025-09092525/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/69359875/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/w338-ford-fiesta-2006-14-benzin-mkpp17102025-11105151/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83897015/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y148-ford-fiesta-2006-16-benzin-akpp23102025-07105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71382105/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/focus/focus-ii-2008-2011/w329-ford-focus-2010-16-benzin-mkpp01102025-11104646/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/69545474/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/focus/focus-ii-2008-2011/g909-ford-focus-2010-16-benzin-mkpp03102024-10103737/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83963865/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/focus/focus-ii-2008-2011/w340-ford-focus-2009-16-benzin-mkpp17102025-11102525/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/67167635/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/focus/focus-ii-2008-2011/w291-ford-focus-2011-16-benzin-mkpp15082025-01081717/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83920695/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/u236-ford-fusion-2007-14-benzin-mkpp16112025-10110909/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80489475/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y144-ford-fusion-2010-16-benzin-akpp15102025-10100404/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/59074245/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/u126-ford-fusion-2011-14-benzin-mkpp20062025-12063333/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/81015375/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w325-ford-fusion-2011-16-benzin-mkpp01102025-01104444/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71376225/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w337-ford-fusion-2006-16-benzin-akpp16102025-02100909/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/77079114/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/mondeo/mondeo-iii-2000-2007/g989-ford-mondeo-2005-20-dizel-mkpp02122024-04120606/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80228995/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y135-honda-civic-2008-13-elektro-akpp05102025-10105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85296345/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y154-honda-civic-2006-13-gibrid-akpp04112025-07113232/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/65110445/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/getz/getz-2002-2010/w294-hyundai-getz-2008-11-benzin-mkpp20082025-11082424/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71191035/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/i30/i30-2007-2012/w320-hyundai-i30-2012-14-benzin-mkpp23092025-09093737/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/66972085/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/ix35tucson/ix35tucson-2010-2015/y111-hyundai-ix35-2013-20-dizel-mkpp15082025-09082727/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83953255/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/cerato/cerato-2004-2008/w346-kia-cerato-2005-20-benzin-mkpp31102025-11101212/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/86763715/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/land-rover/freelander/freelander-2-2007/u235-land-rover-freelander-2011-22-dizel-akpp11112025-07114747/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/land-rover/freelander/freelander-2-2007/w358-land-rover-freelander-2008-22-dizel-mkpp20112025-09115757/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/63614735/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bl-2009-2013/w283-mazda-3-2010-16-benzin-mkpp30072025-11072929/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/64919355/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bk-2002-2009/y101-mazda-3-2007-23-benzin-mkpp12082025-07081111/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/58194194/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bk-2002-2009/n115-mazda-3-2009-16-benzin-mkpp18072024-09073333/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/70218354/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bk-2002-2009/n158-mazda-3-2008-16-benzin-mkpp22092024-09093737/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/70550524/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bl-2009-2013/g903-mazda-3-2010-16-benzin-mkpp26092024-11093030/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/70194884/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bl-2009-2013/g905-mazda-3-2011-16-benzin-mkpp26092024-12095252/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/66644874/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-6/mazda-6-gj-2013/n152-mazda-6-2014-22-dizel-mkpp11092024-01091010/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/84600585/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-csclassic-2003-2006/y152-mitsubishi-lancer-2005-16-benzin-mkpp31102025-11100707/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/66974305/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y123-nissan-note-2006-16-benzin-akpp13092025-12093737/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/86246355/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y160-nissan-note-2008-14-benzin-mkpp11112025-08114242/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80042625/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/w330-nissan-note-2013-14-benzin-mkpp01102025-11103838/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56820805/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w243-nissan-qashqai-2014-11-benzin-mkpp05062025-11065353/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/63885435/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/y119-nissan-qashqai-2007-16-benzin-mkpp28082025-12081515/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/92006485/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/opel/astra/astra-j-2010/u244-opel-astra-2015-14-benzin-mkpp24112025-07113636/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/84158435/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/grand-vitara/grand-vitara-2006/y149-suzuki-grand-vitara-2016-16-benzin-mkpp29102025-03102222/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/67884555/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/grand-vitara/grand-vitara-2006/y120-suzuki-grand-vitara-2013-24-benzin-mkpp28082025-12080303/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80987885/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2013/u247-suzuki-sx4-2015-16-benzin-mkpp26112025-12110202/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/55723495/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e15-2006-2012/y63-toyota-auris-2007-16-benzin-mkpp19062025-11064444/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/82726584/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e18-2012/f933-toyota-auris-2007-16-benzin-mkpp17122024-12123333/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85083765/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e15-2006-2012/y156-toyota-auris-2008-16-benzin-mkpp07112025-12115858/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56124625/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/celica/celica-zt23-1999-2005/y43-toyota-celica-2002-18-benzin-mkpp22052025-12054848/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/74409154/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/rav-4/rav-4-2000-2005/g943-toyota-rav-4-2005-20-benzin-mkpp24102024-11102323/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/84390325/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/vw/phaeton/phaeton-2002/u214-vw-phaeton-2011-30-dizel-akpp16102025-01105858/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71143165/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/vw/tiguan/tiguan-2011/u210-vw-tiguan-2013-20-dizel-mkpp11102025-02103131/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71964855/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/vw/touareg/touareg-2002-2010/w318-vw-touareg-2004-25-dizel-mkpp18092025-10090000/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/87404505/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/vw/touareg/touareg-2002-2010/u234-vw-touareg-2009-30-dizel-akpp11112025-06111010/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/87355255/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-cxcy-2007/w363-mitsubishi-lancer-2009-15-benzin-mkpp26112025-12112323/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/86659345/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q3/q3-2012/u237-audi-q3-2017-14-benzin-akpp16112025-10111515/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/70418835/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/u208-nissan-qashqai-2011-16-benzin-mkpp09102025-11100000/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/81173565/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ssang-yong/korando/korando-kj-1996/u203-ssang-yong-korando-2011-20-dizel-mkpp05102025-01103737/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80448045/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/jimny/jimny-jlx-1998-2005/u202-suzuki-jimny-2004-13-benzin-mkpp05102025-01102424/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83892175/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/vw/touareg/touareg-2002-2010/u209-vw-touareg-2007-30-dizel-akpp11102025-02101313/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/70244285/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/cx-5/cx-5-2012/u185-mazda-cx-5-2014-22-dizel-mkpp08092025-05090202/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/220681.258492/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/d893-citroen-c4-2005-16-benzin-akpp02022022-08023333/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90782085/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y174-ford-fusion-2008-16-benzin-akpp05122025-12122222/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/92025425/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y177-ford-fusion-2009-16-benzin-mkpp11122025-05125252/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/51570115/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/colt/colt-cj-1996-2004/u266-mitsubishi-colt-2004-15-benzin-mkpp01012026-09012828/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/89661575/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y168-nissan-note-2008-16-benzin-akpp26112025-12111212/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90007275/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2006-2013/u256-suzuki-sx4-2008-16-benzin-mkpp18122025-12120000/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/73956975/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/skoda/octavia/octavia-a5-1z-2004-2013/y200-skoda-octavia-2010-14-benzin-mkpp18022026-04023333/" TargetMode="External"/><Relationship Id="rId2ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pezhon.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q5/q5-2008/r213-audi-q5-2023-20-benzin-akpp06042026-10042323/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q7/q7-4m-2015/r236-audi-q7-2018-30-dizel-akpp05042026-12044343/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q8/q8-2018-2023/r231-audi-q8-2018-30-dizel-akpp05042026-08042424/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/bmw/5-series/5-seriya-g30g31-2016-2020/r227-bmw-5-series-2017-20-dizel-akpp06042026-09043232/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/bmw/x3/bmw-x3-g01-2021-2025/r228-bmw-x3-2019-20-dizel-akpp06042026-09043636/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/bmw/x6/bmw-x6-g06-2019-2025/r232-bmw-x6-2021-30-benzin-akpp05042026-07044141/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/bmw/x6/x6-f16-2014/r198-bmw-x6-2020-30-dizel-akpp20112025-03111717/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/68106445/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/lacetti/lacetti-2003/y118-chevrolet-lacetti-2010-18-benzin-akpp28082025-12080707/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/67573085/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/u173-citroen-c4-2006-16-benzin-mkpp27082025-10082727/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83897015/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y148-ford-fiesta-2006-16-benzin-akpp23102025-07105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80005615/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y132-ford-fiesta-2006-11-benzin-mkpp24092025-09092525/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/69545474/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/focus/focus-ii-2008-2011/g909-ford-focus-2010-16-benzin-mkpp03102024-10103737/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83963865/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/focus/focus-ii-2008-2011/w340-ford-focus-2009-16-benzin-mkpp17102025-11102525/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90782085/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y174-ford-fusion-2008-16-benzin-akpp05122025-12122222/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71376225/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w337-ford-fusion-2006-16-benzin-akpp16102025-02100909/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85296345/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y154-honda-civic-2006-13-gibrid-akpp04112025-07113232/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80228995/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y135-honda-civic-2008-13-elektro-akpp05102025-10105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71191035/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/i30/i30-2007-2012/w320-hyundai-i30-2012-14-benzin-mkpp23092025-09093737/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/ioniq/hyundai-ioniq-2016-2022/r219-hyundai-ioniq-2023-10-elektro-akpp06042026-11042727/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/santa/santa-fe-iv-2018-2021/r215-hyundai-santa-fe-2021-16-gibrid-akpp06042026-10041414/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/santa/santa-fe-iv-2018-2021/r222-hyundai-santa-fe-2021-16-gibrid-akpp06042026-10043333/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/tucson/tucson-2015/r229-hyundai-tucson-2021-16-gibrid-akpp06042026-09045555/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/jeep/wrangler/wrangler-jk-2006/r235-jeep-wrangler-2025-20-benzin-akpp05042026-12040707/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83953255/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/cerato/cerato-2004-2008/w346-kia-cerato-2005-20-benzin-mkpp31102025-11101212/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ev6/ev6-i-2021-2024/r220-kia-ev6-2023-10-elektro-akpp06042026-12044444/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/land-rover/discovery/discovery-sport-2014/r223-land-rover-discovery-2020-20-dizel-akpp06042026-10044848/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/lexus/rx/rx-350450h-2009-2015/r216-lexus-rx-2025-35-gibrid-akpp06042026-10042525/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/lexus/rx/rx-350450h-2009-2015/r233-lexus-rx-2023-35-gibrid-akpp05042026-07044343/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/lexus/ux/ux-i-2018-2026/r218-lexus-ux-2019-20-gibrid-akpp06042026-11044141/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/63614735/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bl-2009-2013/w283-mazda-3-2010-16-benzin-mkpp30072025-11072929/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/70550524/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bl-2009-2013/g903-mazda-3-2010-16-benzin-mkpp26092024-11093030/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/70194884/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bl-2009-2013/g905-mazda-3-2011-16-benzin-mkpp26092024-12095252/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mercedes-benz/e/w213-e-class-2016/r234-mercedes-benz-e-2018-22-dizel-akpp05042026-07040808/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mercedes-benz/e/w213-e-class-2016/r237-mercedes-benz-e-2018-22-dizel-akpp05042026-12043737/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/87355255/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-cxcy-2007/w363-mitsubishi-lancer-2009-15-benzin-mkpp26112025-12112323/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/86246355/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y160-nissan-note-2008-14-benzin-mkpp11112025-08114242/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/89661575/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y168-nissan-note-2008-16-benzin-akpp26112025-12111212/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80042625/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/w330-nissan-note-2013-14-benzin-mkpp01102025-11103838/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/63885435/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/y119-nissan-qashqai-2007-16-benzin-mkpp28082025-12081515/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56820805/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w243-nissan-qashqai-2014-11-benzin-mkpp05062025-11065353/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/70418835/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/u208-nissan-qashqai-2011-16-benzin-mkpp09102025-11100000/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/porsche/macan/macan-2014-2018/r230-porsche-macan-2024-20-benzin-akpp05042026-08041818/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/porsche/macan/macan-2014-2018/r225-porsche-macan-2023-29-benzin-akpp06042026-10045353/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/porsche/macan/macan-2014-2018/r226-porsche-macan-2021-36-benzin-akpp06042026-09040606/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/81173565/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ssang-yong/korando/korando-kj-1996/u203-ssang-yong-korando-2011-20-dizel-mkpp05102025-01103737/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/67884555/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/grand-vitara/grand-vitara-2006/y120-suzuki-grand-vitara-2013-24-benzin-mkpp28082025-12080303/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80448045/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/jimny/jimny-jlx-1998-2005/u202-suzuki-jimny-2004-13-benzin-mkpp05102025-01102424/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80987885/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2013/u247-suzuki-sx4-2015-16-benzin-mkpp26112025-12110202/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/55723495/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e15-2006-2012/y63-toyota-auris-2007-16-benzin-mkpp19062025-11064444/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/82726584/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e18-2012/f933-toyota-auris-2007-16-benzin-mkpp17122024-12123333/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85083765/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e15-2006-2012/y156-toyota-auris-2008-16-benzin-mkpp07112025-12115858/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/74409154/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/rav-4/rav-4-2000-2005/g943-toyota-rav-4-2005-20-benzin-mkpp24102024-11102323/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71964855/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/vw/touareg/touareg-2002-2010/w318-vw-touareg-2004-25-dizel-mkpp18092025-10090000/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/51570115/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/colt/colt-cj-1996-2004/u266-mitsubishi-colt-2004-15-benzin-mkpp01012026-09012828/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90007275/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2006-2013/u256-suzuki-sx4-2008-16-benzin-mkpp18122025-12120000/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/77859285/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/cruze/cruze-2009/u311-chevrolet-cruze-2013-16-benzin-mkpp18032026-11035353/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/220681.258492/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/d893-citroen-c4-2005-16-benzin-akpp02022022-08023333/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79198305/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y217-ford-fusion-2010-14-benzin-mkpp19032026-05030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79347895/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w434-ford-fusion-2006-14-benzin-mkpp06042026-11040303/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/42043996/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w426-ford-fusion-2008-14-benzin-mkpp31032026-01034747/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/76502645/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/mondeo/mondeo-iii-2000-2007/u307-ford-mondeo-2006-20-benzin-akpp18032026-08032525/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/77886195/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/u308-kia-ceed-2012-16-benzin-akpp18032026-08032727/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/78578855/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/u325-kia-ceed-2010-16-dizel-mkpp31032026-02032323/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79338215/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/cx-5/cx-5-2012/w433-mazda-cx-5-2015-22-dizel-mkpp06042026-10045757/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/76536275/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-csclassic-2003-2006/u323-mitsubishi-lancer-2004-16-benzin-akpp24032026-04034848/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79512965/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-cxcy-2007/y220-mitsubishi-lancer-2011-18-benzin-robotizirovannaya-akpp24032026-03035555/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/97703285/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/u304-nissan-qashqai-2010-16-benzin-mkpp17032026-11030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/78195465/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/renault/captur/captur-i-20122019/u324-renault-captur-2015-10-benzin-mkpp24032026-04032626/" TargetMode="External"/><Relationship Id="rId2ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:K76"/>
+  <dimension ref="A1:K77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H76" sqref="H76"/>
+      <selection pane="bottomLeft" activeCell="H77" sqref="H77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="1.42578125" hidden="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="0" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.140625" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.28515625" customWidth="true" style="0"/>
     <col min="11" max="11" width="14.28515625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="22.5">
       <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="26" t="s">
         <v>1</v>
@@ -4139,1948 +4120,1913 @@
       </c>
       <c r="E9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>25</v>
       </c>
       <c r="J9" s="10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="56">
       <c r="A10" s="2">
         <v>1</v>
       </c>
       <c r="B10" s="2"/>
-      <c r="C10" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C10" s="2"/>
       <c r="D10" s="7"/>
       <c r="E10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G10" s="34" t="s">
+      <c r="G10" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H10" s="35" t="s">
         <v>30</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="2"/>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="56">
       <c r="A11" s="2">
         <v>2</v>
       </c>
       <c r="B11" s="2"/>
-      <c r="C11" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H11" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="G11" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="35" t="s">
+      <c r="I11" s="2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J11" s="36"/>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="56">
       <c r="A12" s="2">
         <v>3</v>
       </c>
       <c r="B12" s="2"/>
-      <c r="C12" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="G12" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="F12" s="2" t="s">
+      <c r="I12" s="2" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J12" s="36"/>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="56">
       <c r="A13" s="2">
         <v>4</v>
       </c>
       <c r="B13" s="2"/>
-      <c r="C13" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F13" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H13" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="G13" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="35" t="s">
+      <c r="I13" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="J13" s="36"/>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="56">
       <c r="A14" s="2">
         <v>5</v>
       </c>
       <c r="B14" s="2"/>
-      <c r="C14" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H14" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="F14" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I14" s="2" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="J14" s="36"/>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="56">
       <c r="A15" s="2">
         <v>6</v>
       </c>
       <c r="B15" s="2"/>
-      <c r="C15" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="G15" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="G15" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H15" s="35" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="J15" s="36"/>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="56">
       <c r="A16" s="2">
         <v>7</v>
       </c>
       <c r="B16" s="2"/>
-      <c r="C16" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G16" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="G16" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H16" s="35" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="J16" s="36"/>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="56">
       <c r="A17" s="2">
         <v>8</v>
       </c>
       <c r="B17" s="2"/>
-      <c r="C17" s="33">
-        <v>69359875</v>
+      <c r="C17" s="34">
+        <v>68106445</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" s="35" t="s">
         <v>51</v>
       </c>
-      <c r="F17" s="2" t="s">
+      <c r="I17" s="2" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="J17" s="36"/>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="56">
       <c r="A18" s="2">
         <v>9</v>
       </c>
       <c r="B18" s="2"/>
-      <c r="C18" s="33">
-        <v>83897015</v>
+      <c r="C18" s="34">
+        <v>67573085</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G18" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="G18" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="35" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="J18" s="36"/>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="56">
       <c r="A19" s="2">
         <v>10</v>
       </c>
       <c r="B19" s="2"/>
-      <c r="C19" s="33">
-        <v>71382105</v>
+      <c r="C19" s="34">
+        <v>83897015</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F19" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G19" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="G19" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="35" t="s">
+      <c r="I19" s="2" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="56">
       <c r="A20" s="2">
         <v>11</v>
       </c>
       <c r="B20" s="2"/>
-      <c r="C20" s="33">
-        <v>69545474</v>
+      <c r="C20" s="34">
+        <v>80005615</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="G20" s="34" t="s">
+        <v>58</v>
+      </c>
+      <c r="G20" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="I20" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="J20" s="36"/>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="56">
       <c r="A21" s="2">
         <v>12</v>
       </c>
       <c r="B21" s="2"/>
-      <c r="C21" s="33">
-        <v>83963865</v>
+      <c r="C21" s="34">
+        <v>69545474</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="G21" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="G21" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H21" s="35" t="s">
         <v>64</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="J21" s="36"/>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="56">
       <c r="A22" s="2">
         <v>13</v>
       </c>
       <c r="B22" s="2"/>
-      <c r="C22" s="33">
-        <v>67167635</v>
+      <c r="C22" s="34">
+        <v>83963865</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="G22" s="34" t="s">
+        <v>63</v>
+      </c>
+      <c r="G22" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="35" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J22" s="36"/>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="56">
       <c r="A23" s="2">
         <v>14</v>
       </c>
       <c r="B23" s="2"/>
-      <c r="C23" s="33">
-        <v>83920695</v>
+      <c r="C23" s="34">
+        <v>90782085</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="G23" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="G23" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H23" s="35" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J23" s="36"/>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="56">
       <c r="A24" s="2">
         <v>15</v>
       </c>
       <c r="B24" s="2"/>
-      <c r="C24" s="33">
-        <v>80489475</v>
+      <c r="C24" s="34">
+        <v>71376225</v>
       </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="G24" s="34" t="s">
+        <v>68</v>
+      </c>
+      <c r="G24" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="35" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I24" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J24" s="36"/>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="56">
       <c r="A25" s="2">
         <v>16</v>
       </c>
       <c r="B25" s="2"/>
-      <c r="C25" s="33">
-        <v>59074245</v>
+      <c r="C25" s="34">
+        <v>85296345</v>
       </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="G25" s="34" t="s">
+        <v>74</v>
+      </c>
+      <c r="G25" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="35" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="J25" s="36"/>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="56">
       <c r="A26" s="2">
         <v>17</v>
       </c>
       <c r="B26" s="2"/>
-      <c r="C26" s="33">
-        <v>81015375</v>
+      <c r="C26" s="34">
+        <v>80228995</v>
       </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="G26" s="34" t="s">
+        <v>74</v>
+      </c>
+      <c r="G26" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="35" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="56">
       <c r="A27" s="2">
         <v>18</v>
       </c>
       <c r="B27" s="2"/>
-      <c r="C27" s="33">
-        <v>71376225</v>
+      <c r="C27" s="34">
+        <v>71191035</v>
       </c>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="G27" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="G27" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H27" s="35" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J27" s="36"/>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="56">
       <c r="A28" s="2">
         <v>19</v>
       </c>
       <c r="B28" s="2"/>
-      <c r="C28" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>51</v>
+        <v>79</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="G28" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="G28" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H28" s="35" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="J28" s="36"/>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="56">
       <c r="A29" s="2">
         <v>20</v>
       </c>
       <c r="B29" s="2"/>
-      <c r="C29" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="G29" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="G29" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H29" s="35" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="J29" s="36"/>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="56">
       <c r="A30" s="2">
         <v>21</v>
       </c>
       <c r="B30" s="2"/>
-      <c r="C30" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="G30" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="G30" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H30" s="35" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="56">
       <c r="A31" s="2">
         <v>22</v>
       </c>
       <c r="B31" s="2"/>
-      <c r="C31" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="G31" s="34" t="s">
+        <v>90</v>
+      </c>
+      <c r="G31" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H31" s="35" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J31" s="36"/>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="56">
       <c r="A32" s="2">
         <v>23</v>
       </c>
       <c r="B32" s="2"/>
-      <c r="C32" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="F32" s="2" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="G32" s="34" t="s">
+        <v>94</v>
+      </c>
+      <c r="G32" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H32" s="35" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="J32" s="36"/>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="56">
       <c r="A33" s="2">
         <v>24</v>
       </c>
       <c r="B33" s="2"/>
-      <c r="C33" s="33">
-        <v>66972085</v>
+      <c r="C33" s="34">
+        <v>83953255</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="G33" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="G33" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H33" s="35" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J33" s="36"/>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="56">
       <c r="A34" s="2">
         <v>25</v>
       </c>
       <c r="B34" s="2"/>
-      <c r="C34" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
         <v>97</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="G34" s="34" t="s">
+        <v>101</v>
+      </c>
+      <c r="G34" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H34" s="35" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="56">
       <c r="A35" s="2">
         <v>26</v>
       </c>
       <c r="B35" s="2"/>
-      <c r="C35" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="G35" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="G35" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H35" s="35" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="J35" s="36"/>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="56">
       <c r="A36" s="2">
         <v>27</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="F36" s="2" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="G36" s="34" t="s">
+        <v>108</v>
+      </c>
+      <c r="G36" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H36" s="35" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="J36" s="36"/>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="56">
       <c r="A37" s="2">
         <v>28</v>
       </c>
       <c r="B37" s="2"/>
-      <c r="C37" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="F37" s="2">
-[...2 lines deleted...]
-      <c r="G37" s="34" t="s">
+      <c r="F37" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="G37" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H37" s="35" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J37" s="36"/>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="56">
       <c r="A38" s="2">
         <v>29</v>
       </c>
       <c r="B38" s="2"/>
-      <c r="C38" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
         <v>107</v>
       </c>
-      <c r="F38" s="2">
-[...2 lines deleted...]
-      <c r="G38" s="34" t="s">
+      <c r="F38" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="G38" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="35" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>111</v>
+        <v>85</v>
       </c>
       <c r="J38" s="36"/>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="56">
       <c r="A39" s="2">
         <v>30</v>
       </c>
       <c r="B39" s="2"/>
-      <c r="C39" s="33">
-        <v>58194194</v>
+      <c r="C39" s="34">
+        <v>63614735</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="F39" s="2">
         <v>3</v>
       </c>
-      <c r="G39" s="34" t="s">
+      <c r="G39" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H39" s="35" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="J39" s="36"/>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="56">
       <c r="A40" s="2">
         <v>31</v>
       </c>
       <c r="B40" s="2"/>
-      <c r="C40" s="33">
-        <v>70218354</v>
+      <c r="C40" s="34">
+        <v>70550524</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="F40" s="2">
         <v>3</v>
       </c>
-      <c r="G40" s="34" t="s">
+      <c r="G40" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H40" s="35" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="J40" s="36"/>
+        <v>119</v>
+      </c>
+      <c r="J40" s="37" t="s">
+        <v>120</v>
+      </c>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="56">
       <c r="A41" s="2">
         <v>32</v>
       </c>
       <c r="B41" s="2"/>
-      <c r="C41" s="33">
-        <v>70550524</v>
+      <c r="C41" s="34">
+        <v>70194884</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="F41" s="2">
         <v>3</v>
       </c>
-      <c r="G41" s="34" t="s">
+      <c r="G41" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H41" s="35" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="J41" s="37" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="56">
       <c r="A42" s="2">
         <v>33</v>
       </c>
       <c r="B42" s="2"/>
-      <c r="C42" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      <c r="G42" s="34" t="s">
+        <v>124</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G42" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H42" s="35" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="J42" s="36"/>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="56">
       <c r="A43" s="2">
         <v>34</v>
       </c>
       <c r="B43" s="2"/>
-      <c r="C43" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      <c r="G43" s="34" t="s">
+        <v>124</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="G43" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="35" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>123</v>
+        <v>41</v>
       </c>
       <c r="J43" s="36"/>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="56">
       <c r="A44" s="2">
         <v>35</v>
       </c>
       <c r="B44" s="2"/>
-      <c r="C44" s="33">
-        <v>84600585</v>
+      <c r="C44" s="34">
+        <v>87355255</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="G44" s="34" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H44" s="35" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="J44" s="36"/>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="56">
       <c r="A45" s="2">
         <v>36</v>
       </c>
       <c r="B45" s="2"/>
-      <c r="C45" s="33">
-        <v>66974305</v>
+      <c r="C45" s="34">
+        <v>86246355</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="G45" s="34" t="s">
+        <v>133</v>
+      </c>
+      <c r="G45" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H45" s="35" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="J45" s="36"/>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="56">
       <c r="A46" s="2">
         <v>37</v>
       </c>
       <c r="B46" s="2"/>
-      <c r="C46" s="33">
-        <v>86246355</v>
+      <c r="C46" s="34">
+        <v>89661575</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="G46" s="34" t="s">
+        <v>133</v>
+      </c>
+      <c r="G46" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H46" s="35" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="J46" s="36"/>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="56">
       <c r="A47" s="2">
         <v>38</v>
       </c>
       <c r="B47" s="2"/>
-      <c r="C47" s="33">
+      <c r="C47" s="34">
         <v>80042625</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="G47" s="34" t="s">
+        <v>133</v>
+      </c>
+      <c r="G47" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H47" s="35" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="J47" s="36"/>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="56">
       <c r="A48" s="2">
         <v>39</v>
       </c>
       <c r="B48" s="2"/>
-      <c r="C48" s="33">
-        <v>56820805</v>
+      <c r="C48" s="34">
+        <v>63885435</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G48" s="34" t="s">
+        <v>140</v>
+      </c>
+      <c r="G48" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H48" s="35" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="J48" s="36"/>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="56">
       <c r="A49" s="2">
         <v>40</v>
       </c>
       <c r="B49" s="2"/>
-      <c r="C49" s="33">
-        <v>63885435</v>
+      <c r="C49" s="34">
+        <v>56820805</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="G49" s="34" t="s">
+        <v>140</v>
+      </c>
+      <c r="G49" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H49" s="35" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="J49" s="36"/>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="56">
       <c r="A50" s="2">
         <v>41</v>
       </c>
       <c r="B50" s="2"/>
-      <c r="C50" s="33">
-        <v>92006485</v>
+      <c r="C50" s="34">
+        <v>70418835</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="G50" s="34" t="s">
+        <v>140</v>
+      </c>
+      <c r="G50" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H50" s="35" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="J50" s="36"/>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="56">
       <c r="A51" s="2">
         <v>42</v>
       </c>
       <c r="B51" s="2"/>
-      <c r="C51" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="G51" s="34" t="s">
+        <v>148</v>
+      </c>
+      <c r="G51" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H51" s="35" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J51" s="36"/>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="56">
       <c r="A52" s="2">
         <v>43</v>
       </c>
       <c r="B52" s="2"/>
-      <c r="C52" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="G52" s="34" t="s">
+        <v>148</v>
+      </c>
+      <c r="G52" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H52" s="35" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>150</v>
+        <v>37</v>
       </c>
       <c r="J52" s="36"/>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="56">
       <c r="A53" s="2">
         <v>44</v>
       </c>
       <c r="B53" s="2"/>
-      <c r="C53" s="33">
-[...1 lines deleted...]
-      </c>
+      <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="G53" s="34" t="s">
+        <v>148</v>
+      </c>
+      <c r="G53" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H53" s="35" t="s">
         <v>152</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>153</v>
+        <v>37</v>
       </c>
       <c r="J53" s="36"/>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="56">
       <c r="A54" s="2">
         <v>45</v>
       </c>
       <c r="B54" s="2"/>
-      <c r="C54" s="33">
-        <v>55723495</v>
+      <c r="C54" s="34">
+        <v>81173565</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="F54" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="F54" s="2" t="s">
+      <c r="G54" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H54" s="35" t="s">
         <v>155</v>
       </c>
-      <c r="G54" s="34" t="s">
-[...2 lines deleted...]
-      <c r="H54" s="35" t="s">
+      <c r="I54" s="2" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="J54" s="36"/>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="56">
       <c r="A55" s="2">
         <v>46</v>
       </c>
       <c r="B55" s="2"/>
-      <c r="C55" s="33">
-        <v>82726584</v>
+      <c r="C55" s="34">
+        <v>67884555</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="G55" s="34" t="s">
+        <v>158</v>
+      </c>
+      <c r="G55" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H55" s="35" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J55" s="36"/>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="56">
       <c r="A56" s="2">
         <v>47</v>
       </c>
       <c r="B56" s="2"/>
-      <c r="C56" s="33">
-        <v>85083765</v>
+      <c r="C56" s="34">
+        <v>80448045</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="G56" s="34" t="s">
+        <v>161</v>
+      </c>
+      <c r="G56" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H56" s="35" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J56" s="36"/>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="56">
       <c r="A57" s="2">
         <v>48</v>
       </c>
       <c r="B57" s="2"/>
-      <c r="C57" s="33">
-        <v>56124625</v>
+      <c r="C57" s="34">
+        <v>80987885</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="G57" s="34" t="s">
+        <v>164</v>
+      </c>
+      <c r="G57" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H57" s="35" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="J57" s="36"/>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="56">
       <c r="A58" s="2">
         <v>49</v>
       </c>
       <c r="B58" s="2"/>
-      <c r="C58" s="33">
-        <v>74409154</v>
+      <c r="C58" s="34">
+        <v>55723495</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="G58" s="34" t="s">
+        <v>168</v>
+      </c>
+      <c r="G58" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H58" s="35" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="J58" s="36"/>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="56">
       <c r="A59" s="2">
         <v>50</v>
       </c>
       <c r="B59" s="2"/>
-      <c r="C59" s="33">
-        <v>84390325</v>
+      <c r="C59" s="34">
+        <v>82726584</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F59" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="F59" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="34" t="s">
+      <c r="G59" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H59" s="35" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="J59" s="36"/>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="56">
       <c r="A60" s="2">
         <v>51</v>
       </c>
       <c r="B60" s="2"/>
-      <c r="C60" s="33">
-        <v>71143165</v>
+      <c r="C60" s="34">
+        <v>85083765</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="F60" s="2" t="s">
         <v>168</v>
       </c>
-      <c r="F60" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="34" t="s">
+      <c r="G60" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H60" s="35" t="s">
         <v>173</v>
       </c>
       <c r="I60" s="2" t="s">
         <v>174</v>
       </c>
       <c r="J60" s="36"/>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="56">
       <c r="A61" s="2">
         <v>52</v>
       </c>
       <c r="B61" s="2"/>
-      <c r="C61" s="33">
-        <v>71964855</v>
+      <c r="C61" s="34">
+        <v>74409154</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="G61" s="34" t="s">
+      <c r="G61" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H61" s="35" t="s">
         <v>176</v>
       </c>
       <c r="I61" s="2" t="s">
         <v>177</v>
       </c>
       <c r="J61" s="36"/>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="56">
       <c r="A62" s="2">
         <v>53</v>
       </c>
       <c r="B62" s="2"/>
-      <c r="C62" s="33">
-        <v>87404505</v>
+      <c r="C62" s="34">
+        <v>71964855</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="G62" s="34" t="s">
+        <v>179</v>
+      </c>
+      <c r="G62" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H62" s="35" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="J62" s="36"/>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="56">
       <c r="A63" s="2">
         <v>54</v>
       </c>
       <c r="B63" s="2"/>
-      <c r="C63" s="33">
-        <v>87355255</v>
+      <c r="C63" s="34">
+        <v>51570115</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>125</v>
+        <v>182</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>29</v>
+        <v>183</v>
       </c>
       <c r="H63" s="35" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="J63" s="36"/>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="56">
       <c r="A64" s="2">
         <v>55</v>
       </c>
       <c r="B64" s="2"/>
-      <c r="C64" s="33">
-        <v>86659345</v>
+      <c r="C64" s="34">
+        <v>90007275</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
-        <v>27</v>
+        <v>157</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>28</v>
+        <v>164</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H64" s="35" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="I64" s="2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="J64" s="36"/>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="56">
       <c r="A65" s="2">
         <v>56</v>
       </c>
       <c r="B65" s="2"/>
-      <c r="C65" s="33">
-        <v>70418835</v>
+      <c r="C65" s="34">
+        <v>77859285</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
-        <v>128</v>
+        <v>49</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>136</v>
+        <v>188</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="H65" s="35" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="J65" s="36"/>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="56">
       <c r="A66" s="2">
         <v>57</v>
       </c>
       <c r="B66" s="2"/>
-      <c r="C66" s="33">
-        <v>81173565</v>
+      <c r="C66" s="34">
+        <v>220681.258492</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>188</v>
+        <v>54</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>182</v>
+        <v>192</v>
       </c>
       <c r="H66" s="35" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="I66" s="2" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="J66" s="36"/>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="56">
       <c r="A67" s="2">
         <v>58</v>
       </c>
       <c r="B67" s="2"/>
-      <c r="C67" s="33">
-        <v>80448045</v>
+      <c r="C67" s="34">
+        <v>79198305</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>145</v>
+        <v>57</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>191</v>
+        <v>68</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="H67" s="35" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="J67" s="36"/>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="56">
       <c r="A68" s="2">
         <v>59</v>
       </c>
       <c r="B68" s="2"/>
-      <c r="C68" s="33">
-        <v>83892175</v>
+      <c r="C68" s="34">
+        <v>79347895</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>168</v>
+        <v>57</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>175</v>
+        <v>68</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="H68" s="35" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="J68" s="36"/>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="56">
       <c r="A69" s="2">
         <v>60</v>
       </c>
       <c r="B69" s="2"/>
-      <c r="C69" s="33">
-        <v>70244285</v>
+      <c r="C69" s="34">
+        <v>42043996</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>196</v>
+        <v>68</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="H69" s="35" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>93</v>
+        <v>202</v>
       </c>
       <c r="J69" s="36"/>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="56">
       <c r="A70" s="2">
         <v>61</v>
       </c>
       <c r="B70" s="2"/>
-      <c r="C70" s="33">
-        <v>220681.258492</v>
+      <c r="C70" s="34">
+        <v>76502645</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>44</v>
+        <v>203</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="H70" s="35" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="J70" s="36"/>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="56">
       <c r="A71" s="2">
         <v>62</v>
       </c>
       <c r="B71" s="2"/>
-      <c r="C71" s="33">
-        <v>90782085</v>
+      <c r="C71" s="34">
+        <v>77886195</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
-        <v>51</v>
+        <v>97</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="H71" s="35" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="J71" s="36"/>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="56">
       <c r="A72" s="2">
         <v>63</v>
       </c>
       <c r="B72" s="2"/>
-      <c r="C72" s="33">
-        <v>92025425</v>
+      <c r="C72" s="34">
+        <v>78578855</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>51</v>
+        <v>97</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="H72" s="35" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="J72" s="36"/>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="56">
       <c r="A73" s="2">
         <v>64</v>
       </c>
       <c r="B73" s="2"/>
-      <c r="C73" s="33">
-        <v>51570115</v>
+      <c r="C73" s="34">
+        <v>79338215</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="H73" s="35" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="J73" s="36"/>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="56">
       <c r="A74" s="2">
         <v>65</v>
       </c>
       <c r="B74" s="2"/>
-      <c r="C74" s="33">
-        <v>89661575</v>
+      <c r="C74" s="34">
+        <v>76536275</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F74" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
       <c r="H74" s="35" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="I74" s="2" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="J74" s="36"/>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="56">
       <c r="A75" s="2">
         <v>66</v>
       </c>
       <c r="B75" s="2"/>
-      <c r="C75" s="33">
-        <v>90007275</v>
+      <c r="C75" s="34">
+        <v>79512965</v>
       </c>
       <c r="D75" s="2"/>
       <c r="E75" s="2" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>151</v>
+        <v>129</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="H75" s="35" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="J75" s="36"/>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="56">
       <c r="A76" s="2">
         <v>67</v>
       </c>
       <c r="B76" s="2"/>
-      <c r="C76" s="33">
-        <v>73956975</v>
+      <c r="C76" s="34">
+        <v>97703285</v>
       </c>
       <c r="D76" s="2"/>
       <c r="E76" s="2" t="s">
-        <v>215</v>
+        <v>132</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>216</v>
+        <v>140</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>217</v>
+        <v>189</v>
       </c>
       <c r="H76" s="35" t="s">
         <v>218</v>
       </c>
       <c r="I76" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="J76" s="36"/>
+    </row>
+    <row r="77" spans="1:11" customHeight="1" ht="56">
+      <c r="A77" s="2">
+        <v>68</v>
+      </c>
+      <c r="B77" s="2"/>
+      <c r="C77" s="34">
+        <v>78195465</v>
+      </c>
+      <c r="D77" s="2"/>
+      <c r="E77" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="J76" s="36"/>
+      <c r="F77" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="H77" s="35" t="s">
+        <v>221</v>
+      </c>
+      <c r="I77" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="J77" s="36"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="D9:G9"/>
   <mergeCells>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="H6:I7"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H1" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="C10" r:id="rId_hyperlink_2"/>
-[...131 lines deleted...]
-    <hyperlink ref="H76" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="H10" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="H11" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="H12" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="H13" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="H14" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="H15" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="H16" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="H17" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="H18" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="H19" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="H20" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="H21" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="H22" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="H23" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="H24" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="H25" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="H26" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="H27" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="H28" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="H29" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="H30" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="H31" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="H32" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="H33" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="H34" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="H35" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="H36" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="H37" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="H38" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="H39" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="H40" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="H41" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="H42" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="H43" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="H44" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="H45" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="H46" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="H47" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="H48" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="H49" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="H50" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="H51" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="H52" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="H53" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="H54" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="H55" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="H56" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="H57" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="H58" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="H59" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="C60" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="H60" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="C61" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="H61" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="C62" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="H62" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="C63" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="H63" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C64" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="H64" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="H65" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="H66" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="C67" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="H67" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="H68" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="H69" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="H70" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="H71" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="H72" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="H73" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C74" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="H74" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="H75" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C76" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="H76" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="H77" r:id="rId_hyperlink_115"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId2"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>