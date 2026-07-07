--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -17,898 +17,889 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$D$9:$G$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
   <si>
     <t>МАШИНОКОМПЛЕКТЫ ИЗ АНГЛИИ
 в наличии на складе в Москве</t>
   </si>
   <si>
     <t xml:space="preserve">Отдел продаж </t>
   </si>
   <si>
     <t>www.pezhon.ru</t>
   </si>
   <si>
     <t xml:space="preserve"> Николаев Дмитрий</t>
   </si>
   <si>
     <t>+7 (925) 771-20-55</t>
   </si>
   <si>
     <t>Леонов Евгений</t>
   </si>
   <si>
     <t>+7 (926) 172-12-56</t>
   </si>
   <si>
     <t>Чебуханов Денис</t>
   </si>
   <si>
     <t>+7 (909) 272-13-71</t>
   </si>
   <si>
     <t xml:space="preserve"> Карев Владислав</t>
   </si>
   <si>
     <t>+7 (925) 741-12-90</t>
   </si>
   <si>
     <t xml:space="preserve"> Коваленко Алина</t>
   </si>
   <si>
     <t>+7 (925) 740-23-22</t>
   </si>
   <si>
-    <t>Дата прайса: 23.05.2026 09:55</t>
+    <t>Дата прайса: 07.07.2026 09:55</t>
   </si>
   <si>
     <t>Московская область, посёлок Зелёный, к5</t>
   </si>
   <si>
     <t>Прайс: 26.10.2018 14:15</t>
   </si>
   <si>
     <t>Курс: 
-89 ₽</t>
+94 ₽</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t># лота</t>
   </si>
   <si>
     <t>Поступление</t>
   </si>
   <si>
     <t>Марка</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>Автомобиль</t>
   </si>
   <si>
     <t>Стоимость Курс: 25,24</t>
   </si>
   <si>
     <t>Цена со скидкой</t>
   </si>
   <si>
     <t>Audi</t>
   </si>
   <si>
     <t>Q5</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>R213, Audi Q5 2023, 2.0, бензин, АКПП
 Вес: 1 кг</t>
   </si>
   <si>
-    <t>1'157'000 ₽
+    <t>1'222'000 ₽
 13'000 €</t>
-  </si>
-[...9 lines deleted...]
-14'500 €</t>
   </si>
   <si>
     <t>Q8</t>
   </si>
   <si>
     <t>R231, Audi Q8 2018, 3.0, дизель, АКПП
 Вес: 1 кг</t>
   </si>
   <si>
-    <t>1'780'000 ₽
+    <t>1'880'000 ₽
 20'000 €</t>
   </si>
   <si>
     <t>Chevrolet</t>
+  </si>
+  <si>
+    <t>Cruze</t>
+  </si>
+  <si>
+    <t>U311, Chevrolet Cruze 2013, 1.6, бензин, МКПП
+ KL1JF68E9DK124957
+Вес: 610 кг</t>
+  </si>
+  <si>
+    <t>278'800 ₽
+2'966 €</t>
   </si>
   <si>
     <t>Lacetti</t>
   </si>
   <si>
     <t>Y118, Chevrolet Lacetti 2010, 1.8, бензин, АКПП
  KL1NA35BJAK531273
 Вес: 640 кг</t>
   </si>
   <si>
-    <t>268'600 ₽
+    <t>283'700 ₽
 3'018 €</t>
   </si>
   <si>
     <t>Citroen</t>
   </si>
   <si>
     <t>C4</t>
   </si>
   <si>
     <t>U173, Citroen C4 2006, 1.6, бензин, МКПП
  VF7LCNFUC74415023
 Вес: 345 кг</t>
   </si>
   <si>
-    <t>174'700 ₽
+    <t>184'500 ₽
 1'963 €</t>
+  </si>
+  <si>
+    <t>Dodge</t>
+  </si>
+  <si>
+    <t>Caliber</t>
+  </si>
+  <si>
+    <t>Y238, Dodge Caliber 2006, 2.0, бензин, АКПП
+ 1B3H3G8BX7D168533
+Вес: 687 кг</t>
+  </si>
+  <si>
+    <t>298'300 ₽
+3'173 €</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Fiesta</t>
   </si>
   <si>
     <t>Y132, Ford Fiesta 2006, 1.1, бензин, МКПП
  WF0HXXGAJH6T63699
 Вес: 470 кг</t>
   </si>
   <si>
-    <t>187'900 ₽
+    <t>198'500 ₽
 2'112 €</t>
   </si>
   <si>
     <t>Y148, Ford Fiesta 2006, 1.6, бензин, АКПП
  WF0HXXGAJH6P88869
 Вес: 445 кг</t>
   </si>
   <si>
-    <t>205'700 ₽
+    <t>217'300 ₽
 2'312 €</t>
-  </si>
-[...10 lines deleted...]
-2'305 €</t>
   </si>
   <si>
     <t>Fusion</t>
   </si>
   <si>
     <t>Y174, Ford Fusion 2008, 1.6, бензин, АКПП
  WF0UXXGAJU8R03871
 Вес: 412 кг</t>
   </si>
   <si>
-    <t>194'700 ₽
+    <t>205'600 ₽
 2'187 €</t>
   </si>
   <si>
     <t>W426, Ford Fusion 2008, 1.4, бензин, МКПП
  WF0UXXGAJU7T88892
 Вес: 423 кг</t>
   </si>
   <si>
-    <t>207'100 ₽
+    <t>218'700 ₽
 2'327 €</t>
+  </si>
+  <si>
+    <t>Y217, Ford Fusion 2010, 1.4, бензин, МКПП
+ WF0UXXGAJUAB48373
+Вес: 412 кг</t>
+  </si>
+  <si>
+    <t>240'000 ₽
+2'553 €</t>
   </si>
   <si>
     <t>W337, Ford Fusion 2006, 1.6, бензин, АКПП
  WF0UXXGAJU6L57663
 Вес: 375 кг</t>
   </si>
   <si>
-    <t>187'600 ₽
+    <t>198'100 ₽
 2'108 €</t>
+  </si>
+  <si>
+    <t>W434, Ford Fusion 2006, 1.4, бензин, МКПП
+ WF0UXXGAJU6U50286
+Вес: 368 кг</t>
+  </si>
+  <si>
+    <t>206'200 ₽
+2'194 €</t>
+  </si>
+  <si>
+    <t>Mondeo</t>
+  </si>
+  <si>
+    <t>U307, Ford Mondeo 2006, 2.0, бензин, АКПП
+ WF05XXGBB56J10426
+Вес: 528 кг</t>
+  </si>
+  <si>
+    <t>249'600 ₽
+2'655 €</t>
   </si>
   <si>
     <t>Honda</t>
   </si>
   <si>
     <t>Civic</t>
   </si>
   <si>
     <t>Y154, Honda Civic 2006, 1.3, гибрид, АКПП
  JHMFD36206S203003
 Вес: 691 кг</t>
   </si>
   <si>
-    <t>267'100 ₽
+    <t>282'100 ₽
 3'001 €</t>
   </si>
   <si>
     <t>Y135, Honda Civic 2008, 1.3, электро, АКПП
  JHMFD36208S209267
 Вес: 700 кг</t>
   </si>
   <si>
-    <t>283'200 ₽
+    <t>299'200 ₽
 3'183 €</t>
   </si>
   <si>
     <t>Hyundai</t>
   </si>
   <si>
     <t>i30</t>
   </si>
   <si>
     <t>W320, Hyundai i30 2012, 1.4, бензин, МКПП
  TMADB51CLCJ259018
 Вес: 565 кг</t>
   </si>
   <si>
-    <t>225'900 ₽
+    <t>238'500 ₽
 2'538 €</t>
-  </si>
-[...9 lines deleted...]
-9'000 €</t>
   </si>
   <si>
     <t>Santa Fe</t>
   </si>
   <si>
     <t>R215, Hyundai Santa Fe 2021, 1.6, гибрид, АКПП
 Вес: 1 кг</t>
   </si>
   <si>
-    <t>1'023'500 ₽
+    <t>1'081'000 ₽
 11'500 €</t>
   </si>
   <si>
-    <t>R222, Hyundai Santa Fe 2021, 1.6, гибрид, АКПП
-[...13 lines deleted...]
-  <si>
     <t>Kia</t>
+  </si>
+  <si>
+    <t>Ceed</t>
+  </si>
+  <si>
+    <t>U325, Kia Ceed 2010, 1.6, дизель, МКПП
+ U5YHC816LAL166975
+Вес: 400 кг</t>
+  </si>
+  <si>
+    <t>230'900 ₽
+2'457 €</t>
   </si>
   <si>
     <t>Cerato</t>
   </si>
   <si>
     <t>W346, Kia Cerato 2005, 2.0, бензин, МКПП
  KNEFE223255102070
 Вес: 560 кг</t>
   </si>
   <si>
-    <t>220'500 ₽
+    <t>232'900 ₽
 2'478 €</t>
   </si>
   <si>
-    <t>EV6</t>
-[...32 lines deleted...]
-Вес: 1 кг</t>
+    <t>Sportage</t>
+  </si>
+  <si>
+    <t>W440, Kia Sportage 2016, 1.7, дизель, МКПП
+ U5YPB815LFL771231
+Вес: 470 кг</t>
+  </si>
+  <si>
+    <t>254'800 ₽
+2'711 €</t>
+  </si>
+  <si>
+    <t>Venga</t>
+  </si>
+  <si>
+    <t>Y243, Kia Venga 2012, 1.4, дизель, МКПП
+ U5YEG813LCL003014
+Вес: 326 кг</t>
+  </si>
+  <si>
+    <t>207'700 ₽
+2'210 €</t>
   </si>
   <si>
     <t>Mazda</t>
   </si>
   <si>
     <t>W283, Mazda 3 2010, 1.6, бензин, МКПП
  JMZBL14Z201195630
 Вес: 575 кг</t>
   </si>
   <si>
-    <t>236'700 ₽
+    <t>250'000 ₽
 2'659 €</t>
   </si>
   <si>
-    <t>Mercedes Benz</t>
-[...10 lines deleted...]
-10'500 €</t>
+    <t>CX-5</t>
+  </si>
+  <si>
+    <t>W433, Mazda CX-5 2015, 2.2, дизель, МКПП
+ JMZKEF91600174663
+Вес: 630 кг</t>
+  </si>
+  <si>
+    <t>309'100 ₽
+3'288 €</t>
   </si>
   <si>
     <t>Mitsubishi</t>
   </si>
   <si>
-    <t>Colt</t>
-[...10 lines deleted...]
-  <si>
     <t>Lancer</t>
+  </si>
+  <si>
+    <t>U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП
+ JMALRCS3W5U000203
+Вес: 493 кг</t>
+  </si>
+  <si>
+    <t>274'400 ₽
+2'919 €</t>
   </si>
   <si>
     <t>W363, Mitsubishi Lancer 2009, 1.5, бензин, МКПП
  JMASNCY2A9U000408
 Вес: 580 кг</t>
   </si>
   <si>
-    <t>227'300 ₽
+    <t>240'100 ₽
 2'554 €</t>
+  </si>
+  <si>
+    <t>Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП
+ JMALTCX3AAU000380
+Вес: 619 кг</t>
+  </si>
+  <si>
+    <t>271'400 ₽
+2'887 €</t>
   </si>
   <si>
     <t>Nissan</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Y160, Nissan Note 2008, 1.4, бензин, МКПП
  SJNFAAE11U1262985
 Вес: 505 кг</t>
   </si>
   <si>
-    <t>216'400 ₽
+    <t>228'600 ₽
 2'432 €</t>
   </si>
   <si>
     <t>Y168, Nissan Note 2008, 1.6, бензин, АКПП
  SJNFCAE11U1284665
 Вес: 530 кг</t>
   </si>
   <si>
-    <t>212'000 ₽
+    <t>223'900 ₽
 2'382 €</t>
   </si>
   <si>
     <t>W330, Nissan Note 2013, 1.4, бензин, МКПП
  SJNFAAE11U2218323
 Вес: 550 кг</t>
   </si>
   <si>
-    <t>235'400 ₽
+    <t>248'600 ₽
 2'645 €</t>
   </si>
   <si>
     <t>Qashqai</t>
   </si>
   <si>
     <t>Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП
  SJNFAAJ10U1007141
 Вес: 640 кг</t>
   </si>
   <si>
-    <t>253'100 ₽
+    <t>267'300 ₽
 2'843 €</t>
   </si>
   <si>
     <t>W243, Nissan Qashqai 2014, 1.1, бензин, МКПП
  SJNFEAJ11U1025272
 Вес: 620 кг</t>
   </si>
   <si>
-    <t>356'500 ₽
+    <t>376'600 ₽
 4'006 €</t>
   </si>
   <si>
     <t>Opel</t>
   </si>
   <si>
     <t>Astra</t>
   </si>
   <si>
     <t>U244, Opel Astra 2015, 1.4, бензин, МКПП
  W0LPC6EB2FG087272
 Вес: 295 кг</t>
   </si>
   <si>
-    <t>207'200 ₽
+    <t>218'800 ₽
 2'328 €</t>
+  </si>
+  <si>
+    <t>Renault</t>
+  </si>
+  <si>
+    <t>Captur</t>
+  </si>
+  <si>
+    <t>U324, Renault Captur 2015, 1.0, бензин, МКПП
+ VF12RD11A54400638
+Вес: 445 кг</t>
+  </si>
+  <si>
+    <t>248'400 ₽
+2'643 €</t>
   </si>
   <si>
     <t>Ssang Yong</t>
   </si>
   <si>
     <t>Korando</t>
   </si>
   <si>
     <t>U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП
  KPTB0A1SSBP028862
 Вес: 985 кг</t>
   </si>
   <si>
-    <t>340'800 ₽
+    <t>359'900 ₽
 3'829 €</t>
   </si>
   <si>
     <t>Suzuki</t>
   </si>
   <si>
     <t>Grand Vitara</t>
   </si>
   <si>
-    <t>Y120, Suzuki Grand Vitara 2013, 2.4, бензин, МКПП
-[...5 lines deleted...]
-3'986 €</t>
+    <t>Y239, Suzuki Grand Vitara 2011, 2.4, бензин, МКПП
+ JSAJTDA4V00211357
+Вес: 695 кг</t>
+  </si>
+  <si>
+    <t>370'600 ₽
+3'943 €</t>
   </si>
   <si>
     <t>Jimny</t>
   </si>
   <si>
     <t>U202, Suzuki Jimny 2004, 1.3, бензин, МКПП
  JSAFJB43V00186739
 Вес: 630 кг</t>
   </si>
   <si>
-    <t>302'300 ₽
+    <t>319'300 ₽
 3'397 €</t>
   </si>
   <si>
     <t>SX4</t>
   </si>
   <si>
     <t>U247, Suzuki SX4 2015, 1.6, бензин, МКПП
  TSMJYB22S00191551
 Вес: 562 кг</t>
   </si>
   <si>
-    <t>261'200 ₽
+    <t>275'900 ₽
 2'935 €</t>
   </si>
   <si>
     <t>U256, Suzuki SX4 2008, 1.6, бензин, МКПП
  TSMEYA21S00256248
 Вес: 546 кг</t>
   </si>
   <si>
-    <t>224'000 ₽
+    <t>236'600 ₽
 2'517 €</t>
   </si>
   <si>
     <t>Toyota</t>
   </si>
   <si>
     <t>Auris</t>
   </si>
   <si>
     <t>Y156, Toyota Auris 2008, 1.6, бензин, МКПП
  SB1KV56E80F034893
 Вес: 550 кг</t>
   </si>
   <si>
-    <t>258'800 ₽
+    <t>273'400 ₽
 2'908 €</t>
   </si>
   <si>
     <t>F933, Toyota Auris 2007, 1.6, бензин, МКПП
  SB1KV56E80F023019
 Вес: 655 кг</t>
   </si>
   <si>
-    <t>237'000 ₽
+    <t>250'300 ₽
 2'663 €</t>
-  </si>
-[...19 lines deleted...]
-3'299 €</t>
   </si>
   <si>
     <t>VW</t>
   </si>
   <si>
     <t>Touareg</t>
   </si>
   <si>
     <t>W318, VW Touareg 2004, 2.5, дизель, МКПП
  WVGZZZ7LZ5D032752
 Вес: 1110 кг</t>
   </si>
   <si>
-    <t>390'400 ₽
+    <t>412'400 ₽
 4'387 €</t>
   </si>
   <si>
-    <t>Cruze</t>
-[...1 lines deleted...]
-  <si>
     <t>В пути
-27.05.2026</t>
-[...13 lines deleted...]
-    <t>Caliber</t>
+13.07.2026</t>
+  </si>
+  <si>
+    <t>U380, Ford Fusion 2009, 1.4, бензин, МКПП
+ WF0UXXGAJU9G65850</t>
+  </si>
+  <si>
+    <t>247'800 ₽
+2'637 €</t>
   </si>
   <si>
     <t>В пути
-02.06.2026</t>
-[...7 lines deleted...]
-2'799 €</t>
+11.07.2026</t>
+  </si>
+  <si>
+    <t>Y251, Kia Ceed 2010, 1.6, бензин, АКПП
+ U5YHB512MAL192762</t>
+  </si>
+  <si>
+    <t>272'700 ₽
+2'901 €</t>
   </si>
   <si>
     <t>В пути
-26.05.2026</t>
-[...125 lines deleted...]
-3'553 €</t>
+10.07.2026</t>
+  </si>
+  <si>
+    <t>W461, Kia Ceed 2009, 1.4, бензин, МКПП
+ U5YHB511LAL201683</t>
+  </si>
+  <si>
+    <t>262'400 ₽
+2'792 €</t>
+  </si>
+  <si>
+    <t>W446, Kia Ceed 2011, 1.6, дизель, АКПП
+ U5YHC816MBL203368</t>
+  </si>
+  <si>
+    <t>265'200 ₽
+2'821 €</t>
+  </si>
+  <si>
+    <t>Land Rover</t>
+  </si>
+  <si>
+    <t>Range Rover</t>
+  </si>
+  <si>
+    <t>W457, Land Rover Range Rover 2011, 2.2, дизель, АКПП
+ SALVA2AE3CH627878</t>
+  </si>
+  <si>
+    <t>340'100 ₽
+3'618 €</t>
+  </si>
+  <si>
+    <t>W451, Mazda CX-5 2014, 2.2, дизель, МКПП
+ JMZKEF91600166694</t>
+  </si>
+  <si>
+    <t>308'300 ₽
+3'279 €</t>
+  </si>
+  <si>
+    <t>W450, Nissan Qashqai 2015, 1.1, бензин, МКПП
+ SJNFEAJ11U1447915</t>
+  </si>
+  <si>
+    <t>316'500 ₽
+3'367 €</t>
+  </si>
+  <si>
+    <t>Y264, Nissan Qashqai 2007, 1.6, бензин, МКПП
+ SJNFAAJ10U1034684</t>
+  </si>
+  <si>
+    <t>262'700 ₽
+2'795 €</t>
+  </si>
+  <si>
+    <t>Y260, Suzuki Grand Vitara 2008, 1.6, бензин, МКПП
+ JSAJTA74V00216304</t>
+  </si>
+  <si>
+    <t>251'300 ₽
+2'674 €</t>
   </si>
   <si>
     <t>В Англии
 28.02.2022</t>
   </si>
   <si>
     <t xml:space="preserve">D893, Citroen C4 2005, 1.6, бензин, АКПП
 </t>
   </si>
   <si>
-    <t>157'700 ₽
+    <t>166'500 ₽
 1'772 €</t>
   </si>
   <si>
-    <t>ix35</t>
+    <t>Focus</t>
   </si>
   <si>
     <t>В Англии
-03.07.2026</t>
-[...15 lines deleted...]
-2'792 €</t>
+21.08.2026</t>
+  </si>
+  <si>
+    <t>U393, Ford Focus 2010, 1.6, бензин, МКПП
+ WF0PXXWPDPAJ05901</t>
+  </si>
+  <si>
+    <t>244'900 ₽
+2'605 €</t>
+  </si>
+  <si>
+    <t>Coupe</t>
   </si>
   <si>
     <t>В Англии
-22.06.2026</t>
-[...36 lines deleted...]
-    <t>297'500 ₽
+02.09.2026</t>
+  </si>
+  <si>
+    <t>W496, Hyundai Coupe 2006, 2.0, бензин, АКПП
+ KMHHN61DR7U232468</t>
+  </si>
+  <si>
+    <t>247'200 ₽
+2'629 €</t>
+  </si>
+  <si>
+    <t>W493, Kia Ceed 2010, 1.4, бензин, МКПП
+ U5YHB511LAL217471</t>
+  </si>
+  <si>
+    <t>270'000 ₽
+2'872 €</t>
+  </si>
+  <si>
+    <t>W489, Kia Ceed 2012, 1.4, бензин, МКПП
+ U5YHM511LDL029745</t>
+  </si>
+  <si>
+    <t>256'700 ₽
+2'731 €</t>
+  </si>
+  <si>
+    <t>W485, Kia Ceed 2015, 1.6, дизель, МКПП
+ U5YHN816LFL126667</t>
+  </si>
+  <si>
+    <t>240'200 ₽
+2'555 €</t>
+  </si>
+  <si>
+    <t>Sorento</t>
+  </si>
+  <si>
+    <t>W483, Kia Sorento 2011, 2.2, дизель, МКПП
+ KNAKT814NB5155165</t>
+  </si>
+  <si>
+    <t>298'100 ₽
+3'171 €</t>
+  </si>
+  <si>
+    <t>U399, Kia Sportage 2016, 1.7, дизель, МКПП
+ U5YPG815LGL139702</t>
+  </si>
+  <si>
+    <t>407'000 ₽
+4'330 €</t>
+  </si>
+  <si>
+    <t>В Англии
+10.08.2026</t>
+  </si>
+  <si>
+    <t>U389, Land Rover Range Rover 2013, 2.2, дизель, МКПП
+ SALVA2CE7DH791357</t>
+  </si>
+  <si>
+    <t>367'500 ₽
+3'910 €</t>
+  </si>
+  <si>
+    <t>Outlander</t>
+  </si>
+  <si>
+    <t>U384, Mitsubishi Outlander 2006, 2.4, бензин, АКПП
+ JMAXRCU5W5U000709</t>
+  </si>
+  <si>
+    <t>259'300 ₽
+2'759 €</t>
+  </si>
+  <si>
+    <t>Juke</t>
+  </si>
+  <si>
+    <t>В Англии
+27.07.2026</t>
+  </si>
+  <si>
+    <t>W473, Nissan Juke 2012, 1.6, бензин, МКПП
+ SJNFBAF15U6305939</t>
+  </si>
+  <si>
+    <t>269'500 ₽
+2'867 €</t>
+  </si>
+  <si>
+    <t>W468, Nissan Qashqai 2014, 1.2, бензин, МКПП
+ SJNFEAJ11U1078889</t>
+  </si>
+  <si>
+    <t>314'200 ₽
 3'343 €</t>
   </si>
   <si>
-    <t>Renault</t>
-[...14 lines deleted...]
-2'753 €</t>
+    <t>W482, Nissan Qashqai 2014, 1.5, дизель, МКПП
+ SJNFAAJ11U1240587</t>
+  </si>
+  <si>
+    <t>343'800 ₽
+3'657 €</t>
+  </si>
+  <si>
+    <t>Skoda</t>
+  </si>
+  <si>
+    <t>Fabia</t>
+  </si>
+  <si>
+    <t>Y250, Skoda Fabia 2013, 1.2, бензин, МКПП
+ TMBFN65J3D3094878</t>
+  </si>
+  <si>
+    <t>264'500 ₽
+2'814 €</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1161,51 +1152,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfec0d0f352b63f96d23b2f2481a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345b237502b45dbdefeb88349a6f82216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c651eca8acdefa5ad689605a6096917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c75d4d29344848bb84c08d5fbd7db618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00f6b9cbc203de7b8232891173ba2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b01a31ea2bafbb56a19bf856e7740820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361f5f82d914dca231307bef3c4cf0521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdb88d855aff4434295baf4dc161d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d417bbda3cf37a067eb3dcd64cb6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f955d10e6eedd6a2783eeeeeba45ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e8d8f9b9c0ec9aeea02c7a4d8ffd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c709b337d4f2aab781cd0cf88fbec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb46b8b4a7e091661be89f2d38e7e0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510822c7850c32c83db63fbf5e754dc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce748cf67f871389481598b0ba45b5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cfbd256b791b6b461a597a68e589030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34da9e9a789921a255fe33d96901a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e055cbbd483fde3c541bd398a6ccf1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881ca29151cce9f9cbf4b8b0fbb7995133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c366cade86ae88be2f17367300d61da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987350199722399c63912202a0028a7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732112d84ccfaa4e2159655cd93eb1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091a85f210c7288b424b180a762a07037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bf13c5f3d0a7116ddc6c08253621638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8dbf91344ff17e9785304ec42cf2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d68d814f8525daefd331ed69b0935740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34290c0eb2b84489a527bc7bd49657f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeda700b4afb61090ab12a0d39c78542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182e35f38d34d8973644ad6948e5fe443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0aa5753e729762190e85b1e4b80cbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982bea8f3e3f8097350b5ca7c7d606645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735658306a1a16b778ba4bb9b0a5cb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3f03802c6f847e930dc95748e54d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fed8cbcbaf07c318feec8c2b59e9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415924ffe2776284d0ad2798b7daca9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd33dd57d92bc27275b8c2f9fb5d22450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d4851dc6b74087026c489c82c1c2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c5dcc31b5eb543e625c860346956352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ca5dccf32b3c0379605f2dfa1681853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff960422ddba3747e96edc9653a88554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d67b58e3d6c4ac92ba2237f11b73b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de928c75b24113d7b948d61c30acdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73019bf7f2bea30244c060a5454074a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcea60410729ac3aaa92ab3bd4d37058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a583c2a2ac8d577626383f0218f02d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c668e263c2c004a8d121f8f623305cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d3739130340ccc000641741b71b3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296f1167ff73752934a1b1baeafe70962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50769c03921e294448a6b807e774a4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cea7c5740ce38e306e6499158ef4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab76eeb2d5f4b3ccc70c28f997d8c8765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d62ddf1c98d9054129cbb84fadbf466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ed20bac48b98612c42b111e573dc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cff2a17e2de447d2524db69f9827b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc05803ef3ead71e8859a74d3208cd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c39002e1468e2e946899a3b853ba870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2417dd587aab1b09f6c77e2d9cbb4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d19ba90a729987048435e878d0da1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25503712d7d7fd93588d5c253afb012573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59a173076739d026627997f704b8aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12effefd4661d723bd860dd19ff23ff775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfc607aa4a0ad6d121e3d55f940bcb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da77ee4aa0855922501e9297c972fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc29d2feadef96fe07c2d296452e83178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5918cf881c0706ce2cafd4e5555119f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ff3e8dffd26542559cd251a6d24c380.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfec0d0f352b63f96d23b2f2481a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701314eef9df3e145ca259789c71de916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769923926c09030ff832e6f53b3a1c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5418222b43a3229f58da8e889670f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c89793873ac302ade963f6ce3ddf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a055f14426c3fac1969a2d9585f1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a025ae72a6a6c314af9582419c7c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68f5a1ec7d5e80d3ac0f50d4ccfb2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882430ce81243249bf8c82450e788e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f213aaffa85979310013aa23e66b17f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0621a92009d644c727b5ee0100c4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0f720bcd176d785c833c6e754cdf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56d24f78c45b33b7497a675eef28327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2e32f797a3818a7d76646f78a002228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9e9287832047dc8f345710efb07af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de7d8789f615f30e05ba07919d843a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc83c72e20b98890514a4e3dd390c1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc743d52b2afdad209a7094303d9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1b0af7c73905bbb65005cde4e5b4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1fa098d2d6c676b39339485d3d6e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6451fd9188a2d9ea1114471e12b6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dbd0f9a8cab44ca4c936636a01e7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f3aae559f8b8366f64967523603ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776520299a67efc9f8fd78a13fc6c59038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fd19cca50225f6a994785df26eee839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ea6163cbb743f234dff5eeae514bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85018882b8de64c0c9142f76b5c2948041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4d5c491fe9104f3d2071210a37f4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad81d956d0ef3ecdef3d75d905dc76443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4635d23fa3be5cd3b5adebcf11e451144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d37dea093b1e6c8f1a3bdcb99db52745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9eb5596d5de9cad9559f73bb35e8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc134e4529003951254d05ba276ff98147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a58fd444c003692e3e766ba80cf90248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddeabe4c32f7c4039c4fe95867d52949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ce4399cef6665f90f312312a0bfb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb8d56aefd4725d92c6475573c0b1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbb72f4d219b035d695dfbf861985f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb8b67fb891cd55b8bd9dd0c0a1ef153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e594aae9417468cd29728955c1854a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f631231abde5db4372d95290de6a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0792533c848652fecf166caa93d5bb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679974840b8157d3755f66b493836a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95957e36d1b49ee54051a55ffaea306c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc397c8282db4912ee1f8a6a0f89148359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50e6527b226577b26f46597b1cb89a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cd9264c39031dfd12c2bca8bf840c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3002e0d661cf04b6b00a4171899cf9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fce0642a3fa2d1b10b746d98f2e8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba577c175c02acf19dd07988b0059aa964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd4d1e554696b2d7a671bc2374f20065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839294b73125cc6fc82c72b561f608b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9569fdd3b5edf8da8a0da84d1f14ebf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3b4c16daabb4bd43b4bd3610bd33468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aa833c671caa8a23ba2231292ed0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cd69800cc52e5f3323eb60e5eba3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde258c695d8c5c4c3d38c97d8a956771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d07a28396b2565a37e5248ae1701a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dd31a2057b3a2fe68a8dc806f21f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18742d76d8172b28c34882abedec4a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3dbf3715ba1634a5cb96e7fe1be0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911be1157baedd3c91ae063e221234a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe8d285ac47fc1908f3ba26e12ab6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689006d8fc0a219377d622674ed2e8de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335e799abef9fc06c8aea18df83631279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9383d569dd94aea0710fd06e5708c580.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>390525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="542925" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Рисунок 2" descr="logotype.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1656,81 +1647,81 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="R236, Audi Q7 2018, 3.0, дизель, АКПП" descr="R236, Audi Q7 2018, 3.0, дизель, АКПП"/>
+        <xdr:cNvPr id="17" name="R231, Audi Q8 2018, 3.0, дизель, АКПП" descr="R231, Audi Q8 2018, 3.0, дизель, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="R231, Audi Q8 2018, 3.0, дизель, АКПП" descr="R231, Audi Q8 2018, 3.0, дизель, АКПП"/>
+        <xdr:cNvPr id="18" name="U311, Chevrolet Cruze 2013, 1.6, бензин, МКПП" descr="U311, Chevrolet Cruze 2013, 1.6, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -1776,111 +1767,111 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Y132, Ford Fiesta 2006, 1.1, бензин, МКПП" descr="Y132, Ford Fiesta 2006, 1.1, бензин, МКПП"/>
+        <xdr:cNvPr id="21" name="Y238, Dodge Caliber 2006, 2.0, бензин, АКПП" descr="Y238, Dodge Caliber 2006, 2.0, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Y148, Ford Fiesta 2006, 1.6, бензин, АКПП" descr="Y148, Ford Fiesta 2006, 1.6, бензин, АКПП"/>
+        <xdr:cNvPr id="22" name="Y132, Ford Fiesta 2006, 1.1, бензин, МКПП" descr="Y132, Ford Fiesta 2006, 1.1, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="W78, Ford Focus 2010, 1.6, бензин, МКПП" descr="W78, Ford Focus 2010, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="23" name="Y148, Ford Fiesta 2006, 1.6, бензин, АКПП" descr="Y148, Ford Fiesta 2006, 1.6, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -1926,1671 +1917,1671 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="W337, Ford Fusion 2006, 1.6, бензин, АКПП" descr="W337, Ford Fusion 2006, 1.6, бензин, АКПП"/>
+        <xdr:cNvPr id="26" name="Y217, Ford Fusion 2010, 1.4, бензин, МКПП" descr="Y217, Ford Fusion 2010, 1.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Y154, Honda Civic 2006, 1.3, гибрид, АКПП" descr="Y154, Honda Civic 2006, 1.3, гибрид, АКПП"/>
+        <xdr:cNvPr id="27" name="W337, Ford Fusion 2006, 1.6, бензин, АКПП" descr="W337, Ford Fusion 2006, 1.6, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Y135, Honda Civic 2008, 1.3, электро, АКПП" descr="Y135, Honda Civic 2008, 1.3, электро, АКПП"/>
+        <xdr:cNvPr id="28" name="W434, Ford Fusion 2006, 1.4, бензин, МКПП" descr="W434, Ford Fusion 2006, 1.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="W320, Hyundai i30 2012, 1.4, бензин, МКПП" descr="W320, Hyundai i30 2012, 1.4, бензин, МКПП"/>
+        <xdr:cNvPr id="29" name="U307, Ford Mondeo 2006, 2.0, бензин, АКПП" descr="U307, Ford Mondeo 2006, 2.0, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="885825" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Y154, Honda Civic 2006, 1.3, гибрид, АКПП" descr="Y154, Honda Civic 2006, 1.3, гибрид, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Y135, Honda Civic 2008, 1.3, электро, АКПП" descr="Y135, Honda Civic 2008, 1.3, электро, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="W320, Hyundai i30 2012, 1.4, бензин, МКПП" descr="W320, Hyundai i30 2012, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="885825" cy="1171575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="R219, Hyundai Ioniq 2023, 1.0, электро, АКПП" descr="R219, Hyundai Ioniq 2023, 1.0, электро, АКПП"/>
-[...89 lines deleted...]
-        <xdr:cNvPr id="33" name="R229, Hyundai Tucson 2021, 1.6, гибрид, АКПП" descr="R229, Hyundai Tucson 2021, 1.6, гибрид, АКПП"/>
+        <xdr:cNvPr id="33" name="R215, Hyundai Santa Fe 2021, 1.6, гибрид, АКПП" descr="R215, Hyundai Santa Fe 2021, 1.6, гибрид, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="W346, Kia Cerato 2005, 2.0, бензин, МКПП" descr="W346, Kia Cerato 2005, 2.0, бензин, МКПП"/>
+        <xdr:cNvPr id="34" name="U325, Kia Ceed 2010, 1.6, дизель, МКПП" descr="U325, Kia Ceed 2010, 1.6, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="885825" cy="1171575"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="35" name="R220, Kia EV6 2023, 1.0, электро, АКПП" descr="R220, Kia EV6 2023, 1.0, электро, АКПП"/>
+    <xdr:ext cx="885825" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="W346, Kia Cerato 2005, 2.0, бензин, МКПП" descr="W346, Kia Cerato 2005, 2.0, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="885825" cy="1171575"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="36" name="R216, Lexus RX 2025, 3.5, гибрид, АКПП" descr="R216, Lexus RX 2025, 3.5, гибрид, АКПП"/>
+    <xdr:ext cx="885825" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="W440, Kia Sportage 2016, 1.7, дизель, МКПП" descr="W440, Kia Sportage 2016, 1.7, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="885825" cy="1171575"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="37" name="R233, Lexus RX 2023, 3.5, гибрид, АКПП" descr="R233, Lexus RX 2023, 3.5, гибрид, АКПП"/>
+    <xdr:ext cx="885825" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Y243, Kia Venga 2012, 1.4, дизель, МКПП" descr="Y243, Kia Venga 2012, 1.4, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="885825" cy="1171575"/>
-[...2 lines deleted...]
-        <xdr:cNvPr id="38" name="R218, Lexus UX 2019, 2.0, гибрид, АКПП" descr="R218, Lexus UX 2019, 2.0, гибрид, АКПП"/>
+    <xdr:ext cx="885825" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="W283, Mazda 3 2010, 1.6, бензин, МКПП" descr="W283, Mazda 3 2010, 1.6, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="W283, Mazda 3 2010, 1.6, бензин, МКПП" descr="W283, Mazda 3 2010, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="39" name="W433, Mazda CX-5 2015, 2.2, дизель, МКПП" descr="W433, Mazda CX-5 2015, 2.2, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="885825" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП" descr="U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="U266, Mitsubishi Colt 2004, 1.5, бензин, МКПП" descr="U266, Mitsubishi Colt 2004, 1.5, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="41" name="W363, Mitsubishi Lancer 2009, 1.5, бензин, МКПП" descr="W363, Mitsubishi Lancer 2009, 1.5, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="W363, Mitsubishi Lancer 2009, 1.5, бензин, МКПП" descr="W363, Mitsubishi Lancer 2009, 1.5, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="42" name="Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП" descr="Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Y160, Nissan Note 2008, 1.4, бензин, МКПП" descr="Y160, Nissan Note 2008, 1.4, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="43" name="Y160, Nissan Note 2008, 1.4, бензин, МКПП" descr="Y160, Nissan Note 2008, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Y168, Nissan Note 2008, 1.6, бензин, АКПП" descr="Y168, Nissan Note 2008, 1.6, бензин, АКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="44" name="Y168, Nissan Note 2008, 1.6, бензин, АКПП" descr="Y168, Nissan Note 2008, 1.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="W330, Nissan Note 2013, 1.4, бензин, МКПП" descr="W330, Nissan Note 2013, 1.4, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="45" name="W330, Nissan Note 2013, 1.4, бензин, МКПП" descr="W330, Nissan Note 2013, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП" descr="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <xdr:cNvPr id="46" name="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП" descr="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП" descr="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <xdr:cNvPr id="47" name="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП" descr="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="U244, Opel Astra 2015, 1.4, бензин, МКПП" descr="U244, Opel Astra 2015, 1.4, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <xdr:cNvPr id="48" name="U244, Opel Astra 2015, 1.4, бензин, МКПП" descr="U244, Opel Astra 2015, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП" descr="U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <xdr:cNvPr id="49" name="U324, Renault Captur 2015, 1.0, бензин, МКПП" descr="U324, Renault Captur 2015, 1.0, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Y120, Suzuki Grand Vitara 2013, 2.4, бензин, МКПП" descr="Y120, Suzuki Grand Vitara 2013, 2.4, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <xdr:cNvPr id="50" name="U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП" descr="U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="U202, Suzuki Jimny 2004, 1.3, бензин, МКПП" descr="U202, Suzuki Jimny 2004, 1.3, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <xdr:cNvPr id="51" name="Y239, Suzuki Grand Vitara 2011, 2.4, бензин, МКПП" descr="Y239, Suzuki Grand Vitara 2011, 2.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="U247, Suzuki SX4 2015, 1.6, бензин, МКПП" descr="U247, Suzuki SX4 2015, 1.6, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <xdr:cNvPr id="52" name="U202, Suzuki Jimny 2004, 1.3, бензин, МКПП" descr="U202, Suzuki Jimny 2004, 1.3, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="U256, Suzuki SX4 2008, 1.6, бензин, МКПП" descr="U256, Suzuki SX4 2008, 1.6, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <xdr:cNvPr id="53" name="U247, Suzuki SX4 2015, 1.6, бензин, МКПП" descr="U247, Suzuki SX4 2015, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Y156, Toyota Auris 2008, 1.6, бензин, МКПП" descr="Y156, Toyota Auris 2008, 1.6, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <xdr:cNvPr id="54" name="U256, Suzuki SX4 2008, 1.6, бензин, МКПП" descr="U256, Suzuki SX4 2008, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="F933, Toyota Auris 2007, 1.6, бензин, МКПП" descr="F933, Toyota Auris 2007, 1.6, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <xdr:cNvPr id="55" name="Y156, Toyota Auris 2008, 1.6, бензин, МКПП" descr="Y156, Toyota Auris 2008, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Y63, Toyota Auris 2007, 1.6, бензин, МКПП" descr="Y63, Toyota Auris 2007, 1.6, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <xdr:cNvPr id="56" name="F933, Toyota Auris 2007, 1.6, бензин, МКПП" descr="F933, Toyota Auris 2007, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="G943, Toyota RAV 4 2005, 2.0, бензин, МКПП" descr="G943, Toyota RAV 4 2005, 2.0, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="57" name="W318, VW Touareg 2004, 2.5, дизель, МКПП" descr="W318, VW Touareg 2004, 2.5, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="W318, VW Touareg 2004, 2.5, дизель, МКПП" descr="W318, VW Touareg 2004, 2.5, дизель, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="58" name="U380, Ford Fusion 2009, 1.4, бензин, МКПП" descr="U380, Ford Fusion 2009, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="U311, Chevrolet Cruze 2013, 1.6, бензин, МКПП" descr="U311, Chevrolet Cruze 2013, 1.6, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <xdr:cNvPr id="59" name="Y251, Kia Ceed 2010, 1.6, бензин, АКПП" descr="Y251, Kia Ceed 2010, 1.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Y238, Dodge Caliber 2006, 2.0, бензин, АКПП" descr="Y238, Dodge Caliber 2006, 2.0, бензин, АКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="60" name="W461, Kia Ceed 2009, 1.4, бензин, МКПП" descr="W461, Kia Ceed 2009, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="W434, Ford Fusion 2006, 1.4, бензин, МКПП" descr="W434, Ford Fusion 2006, 1.4, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <xdr:cNvPr id="61" name="W446, Kia Ceed 2011, 1.6, дизель, АКПП" descr="W446, Kia Ceed 2011, 1.6, дизель, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Y217, Ford Fusion 2010, 1.4, бензин, МКПП" descr="Y217, Ford Fusion 2010, 1.4, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <xdr:cNvPr id="62" name="W457, Land Rover Range Rover 2011, 2.2, дизель, АКПП" descr="W457, Land Rover Range Rover 2011, 2.2, дизель, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="U307, Ford Mondeo 2006, 2.0, бензин, АКПП" descr="U307, Ford Mondeo 2006, 2.0, бензин, АКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <xdr:cNvPr id="63" name="W451, Mazda CX-5 2014, 2.2, дизель, МКПП" descr="W451, Mazda CX-5 2014, 2.2, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="U308, Kia Ceed 2012, 1.6, бензин, АКПП" descr="U308, Kia Ceed 2012, 1.6, бензин, АКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <xdr:cNvPr id="64" name="W450, Nissan Qashqai 2015, 1.1, бензин, МКПП" descr="W450, Nissan Qashqai 2015, 1.1, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="U325, Kia Ceed 2010, 1.6, дизель, МКПП" descr="U325, Kia Ceed 2010, 1.6, дизель, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <xdr:cNvPr id="65" name="Y264, Nissan Qashqai 2007, 1.6, бензин, МКПП" descr="Y264, Nissan Qashqai 2007, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="W440, Kia Sportage 2016, 1.7, дизель, МКПП" descr="W440, Kia Sportage 2016, 1.7, дизель, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="66" name="Y260, Suzuki Grand Vitara 2008, 1.6, бензин, МКПП" descr="Y260, Suzuki Grand Vitara 2008, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Y243, Kia Venga 2012, 1.4, дизель, МКПП" descr="Y243, Kia Venga 2012, 1.4, дизель, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="67" name="D893, Citroen C4 2005, 1.6, бензин, АКПП" descr="D893, Citroen C4 2005, 1.6, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="W433, Mazda CX-5 2015, 2.2, дизель, МКПП" descr="W433, Mazda CX-5 2015, 2.2, дизель, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <xdr:cNvPr id="68" name="U393, Ford Focus 2010, 1.6, бензин, МКПП" descr="U393, Ford Focus 2010, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП" descr="Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="69" name="W496, Hyundai Coupe 2006, 2.0, бензин, АКПП" descr="W496, Hyundai Coupe 2006, 2.0, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП" descr="U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="70" name="W493, Kia Ceed 2010, 1.4, бензин, МКПП" descr="W493, Kia Ceed 2010, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="W445, Nissan Juke 2015, 1.2, бензин, МКПП" descr="W445, Nissan Juke 2015, 1.2, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="71" name="W489, Kia Ceed 2012, 1.4, бензин, МКПП" descr="W489, Kia Ceed 2012, 1.4, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="U304, Nissan Qashqai 2010, 1.6, бензин, МКПП" descr="U304, Nissan Qashqai 2010, 1.6, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <xdr:cNvPr id="72" name="W485, Kia Ceed 2015, 1.6, дизель, МКПП" descr="W485, Kia Ceed 2015, 1.6, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="Y239, Suzuki Grand Vitara 2011, 2.4, бензин, МКПП" descr="Y239, Suzuki Grand Vitara 2011, 2.4, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="73" name="W483, Kia Sorento 2011, 2.2, дизель, МКПП" descr="W483, Kia Sorento 2011, 2.2, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="D893, Citroen C4 2005, 1.6, бензин, АКПП" descr="D893, Citroen C4 2005, 1.6, бензин, АКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="74" name="U399, Kia Sportage 2016, 1.7, дизель, МКПП" descr="U399, Kia Sportage 2016, 1.7, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="W459, Hyundai ix35 2014, 2.0, дизель, МКПП" descr="W459, Hyundai ix35 2014, 2.0, дизель, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="75" name="U389, Land Rover Range Rover 2013, 2.2, дизель, МКПП" descr="U389, Land Rover Range Rover 2013, 2.2, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="W461, Kia Ceed 2009, 1.4, бензин, МКПП" descr="W461, Kia Ceed 2009, 1.4, бензин, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <xdr:cNvPr id="76" name="U384, Mitsubishi Outlander 2006, 2.4, бензин, АКПП" descr="U384, Mitsubishi Outlander 2006, 2.4, бензин, АКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="W446, Kia Ceed 2011, 1.6, дизель, АКПП" descr="W446, Kia Ceed 2011, 1.6, дизель, АКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="77" name="W473, Nissan Juke 2012, 1.6, бензин, МКПП" descr="W473, Nissan Juke 2012, 1.6, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="W457, Land Rover Range Rover 2011, 2.2, дизель, АКПП" descr="W457, Land Rover Range Rover 2011, 2.2, дизель, АКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <xdr:cNvPr id="78" name="W468, Nissan Qashqai 2014, 1.2, бензин, МКПП" descr="W468, Nissan Qashqai 2014, 1.2, бензин, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="W451, Mazda CX-5 2014, 2.2, дизель, МКПП" descr="W451, Mazda CX-5 2014, 2.2, дизель, МКПП"/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <xdr:cNvPr id="79" name="W482, Nissan Qashqai 2014, 1.5, дизель, МКПП" descr="W482, Nissan Qashqai 2014, 1.5, дизель, МКПП"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="W450, Nissan Qashqai 2015, 1.1, бензин, МКПП" descr="W450, Nissan Qashqai 2015, 1.1, бензин, МКПП"/>
-[...29 lines deleted...]
-        <xdr:cNvPr id="80" name="U324, Renault Captur 2015, 1.0, бензин, МКПП" descr="U324, Renault Captur 2015, 1.0, бензин, МКПП"/>
+        <xdr:cNvPr id="80" name="Y250, Skoda Fabia 2013, 1.2, бензин, МКПП" descr="Y250, Skoda Fabia 2013, 1.2, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3855,63 +3846,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pezhon.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q5/q5-2008/r213-audi-q5-2023-20-benzin-akpp06042026-10042323/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q7/q7-4m-2015/r236-audi-q7-2018-30-dizel-akpp05042026-12044343/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q8/q8-2018-2023/r231-audi-q8-2018-30-dizel-akpp05042026-08042424/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/68106445/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/lacetti/lacetti-2003/y118-chevrolet-lacetti-2010-18-benzin-akpp28082025-12080707/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/67573085/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/u173-citroen-c4-2006-16-benzin-mkpp27082025-10082727/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80005615/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y132-ford-fiesta-2006-11-benzin-mkpp24092025-09092525/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83897015/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y148-ford-fiesta-2006-16-benzin-akpp23102025-07105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/69545474/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/focus/focus-ii-2008-2011/g909-ford-focus-2010-16-benzin-mkpp03102024-10103737/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90782085/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y174-ford-fusion-2008-16-benzin-akpp05122025-12122222/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/42043996/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w426-ford-fusion-2008-14-benzin-mkpp31032026-01034747/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71376225/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w337-ford-fusion-2006-16-benzin-akpp16102025-02100909/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85296345/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y154-honda-civic-2006-13-gibrid-akpp04112025-07113232/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80228995/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y135-honda-civic-2008-13-elektro-akpp05102025-10105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71191035/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/i30/i30-2007-2012/w320-hyundai-i30-2012-14-benzin-mkpp23092025-09093737/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/ioniq/hyundai-ioniq-2016-2022/r219-hyundai-ioniq-2023-10-elektro-akpp06042026-11042727/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/santa/santa-fe-iv-2018-2021/r215-hyundai-santa-fe-2021-16-gibrid-akpp06042026-10041414/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/santa/santa-fe-iv-2018-2021/r222-hyundai-santa-fe-2021-16-gibrid-akpp06042026-10043333/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/tucson/tucson-2015/r229-hyundai-tucson-2021-16-gibrid-akpp06042026-09045555/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83953255/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/cerato/cerato-2004-2008/w346-kia-cerato-2005-20-benzin-mkpp31102025-11101212/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ev6/ev6-i-2021-2024/r220-kia-ev6-2023-10-elektro-akpp06042026-12044444/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/lexus/rx/rx-350450h-2009-2015/r216-lexus-rx-2025-35-gibrid-akpp06042026-10042525/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/lexus/rx/rx-350450h-2009-2015/r233-lexus-rx-2023-35-gibrid-akpp05042026-07044343/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/lexus/ux/ux-i-2018-2026/r218-lexus-ux-2019-20-gibrid-akpp06042026-11044141/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/63614735/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bl-2009-2013/w283-mazda-3-2010-16-benzin-mkpp30072025-11072929/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mercedes-benz/e/w213-e-class-2016/r237-mercedes-benz-e-2018-22-dizel-akpp05042026-12043737/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/51570115/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/colt/colt-cj-1996-2004/u266-mitsubishi-colt-2004-15-benzin-mkpp01012026-09012828/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/87355255/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-cxcy-2007/w363-mitsubishi-lancer-2009-15-benzin-mkpp26112025-12112323/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/86246355/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y160-nissan-note-2008-14-benzin-mkpp11112025-08114242/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/89661575/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y168-nissan-note-2008-16-benzin-akpp26112025-12111212/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80042625/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/w330-nissan-note-2013-14-benzin-mkpp01102025-11103838/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/63885435/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/y119-nissan-qashqai-2007-16-benzin-mkpp28082025-12081515/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56820805/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w243-nissan-qashqai-2014-11-benzin-mkpp05062025-11065353/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/92006485/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/opel/astra/astra-j-2010/u244-opel-astra-2015-14-benzin-mkpp24112025-07113636/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/81173565/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ssang-yong/korando/korando-kj-1996/u203-ssang-yong-korando-2011-20-dizel-mkpp05102025-01103737/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/67884555/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/grand-vitara/grand-vitara-2006/y120-suzuki-grand-vitara-2013-24-benzin-mkpp28082025-12080303/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80448045/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/jimny/jimny-jlx-1998-2005/u202-suzuki-jimny-2004-13-benzin-mkpp05102025-01102424/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80987885/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2013/u247-suzuki-sx4-2015-16-benzin-mkpp26112025-12110202/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90007275/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2006-2013/u256-suzuki-sx4-2008-16-benzin-mkpp18122025-12120000/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85083765/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e15-2006-2012/y156-toyota-auris-2008-16-benzin-mkpp07112025-12115858/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/82726584/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e18-2012/f933-toyota-auris-2007-16-benzin-mkpp17122024-12123333/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/55723495/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e15-2006-2012/y63-toyota-auris-2007-16-benzin-mkpp19062025-11064444/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/74409154/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/rav-4/rav-4-2000-2005/g943-toyota-rav-4-2005-20-benzin-mkpp24102024-11102323/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71964855/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/vw/touareg/touareg-2002-2010/w318-vw-touareg-2004-25-dizel-mkpp18092025-10090000/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/77859285/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/cruze/cruze-2009/u311-chevrolet-cruze-2013-16-benzin-mkpp18032026-11035353/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/49448666/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/dodge/caliber/caliber-2006-2011/y238-dodge-caliber-2006-20-benzin-akpp08052026-11055858/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79347895/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w434-ford-fusion-2006-14-benzin-mkpp06042026-11040303/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79198305/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y217-ford-fusion-2010-14-benzin-mkpp19032026-05030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/76502645/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/mondeo/mondeo-iii-2000-2007/u307-ford-mondeo-2006-20-benzin-akpp18032026-08032525/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/77886195/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/u308-kia-ceed-2012-16-benzin-akpp18032026-08032727/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/78578855/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/u325-kia-ceed-2010-16-dizel-mkpp31032026-02032323/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48380686/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/sportage/sportage-2010-2015/w440-kia-sportage-2016-17-dizel-mkpp20042026-01044747/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/49698476/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/venga/come-2010/y243-kia-venga-2012-14-dizel-mkpp11052026-10055757/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79338215/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/cx-5/cx-5-2012/w433-mazda-cx-5-2015-22-dizel-mkpp06042026-10045757/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79512965/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-cxcy-2007/y220-mitsubishi-lancer-2011-18-benzin-robotizirovannaya-akpp24032026-03035555/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/76536275/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-csclassic-2003-2006/u323-mitsubishi-lancer-2004-16-benzin-akpp24032026-04034848/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/76863045/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/juke/juke-f15-2011/w445-nissan-juke-2015-11-benzin-mkpp27042026-01040808/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/97703285/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/u304-nissan-qashqai-2010-16-benzin-mkpp17032026-11030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/50031016/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/grand-vitara/grand-vitara-2006/y239-suzuki-grand-vitara-2011-24-benzin-mkpp11052026-10053939/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/220681.258492/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/d893-citroen-c4-2005-16-benzin-akpp02022022-08023333/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/51061606/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/ix35tucson/ix35tucson-2010-2015/w459-hyundai-ix35-2014-20-dizel-mkpp08052026-11051717/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48636266/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/w461-kia-ceed-2009-14-benzin-mkpp08052026-12055151/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/47331626/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/w446-kia-ceed-2011-16-dizel-akpp27042026-02044545/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/47007676/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/land-rover/range-rover/range-rover-evoque-2011/w457-land-rover-range-rover-2011-22-dizel-akpp08052026-11051616/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/50042646/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/cx-5/cx-5-2012/w451-mazda-cx-5-2014-22-dizel-mkpp27042026-02041414/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48923076/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w450-nissan-qashqai-2015-11-benzin-mkpp27042026-02042929/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/78195465/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/renault/captur/captur-i-20122019/u324-renault-captur-2015-10-benzin-mkpp24032026-04032626/" TargetMode="External"/><Relationship Id="rId2ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pezhon.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q5/q5-2008/r213-audi-q5-2023-20-benzin-akpp06042026-10042323/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q8/q8-2018-2023/r231-audi-q8-2018-30-dizel-akpp05042026-08042424/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/77859285/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/cruze/cruze-2009/u311-chevrolet-cruze-2013-16-benzin-mkpp18032026-11035353/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/68106445/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/lacetti/lacetti-2003/y118-chevrolet-lacetti-2010-18-benzin-akpp28082025-12080707/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/67573085/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/u173-citroen-c4-2006-16-benzin-mkpp27082025-10082727/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/49448666/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/dodge/caliber/caliber-2006-2011/y238-dodge-caliber-2006-20-benzin-akpp08052026-11055858/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80005615/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y132-ford-fiesta-2006-11-benzin-mkpp24092025-09092525/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83897015/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y148-ford-fiesta-2006-16-benzin-akpp23102025-07105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90782085/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y174-ford-fusion-2008-16-benzin-akpp05122025-12122222/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/42043996/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w426-ford-fusion-2008-14-benzin-mkpp31032026-01034747/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79198305/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y217-ford-fusion-2010-14-benzin-mkpp19032026-05030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71376225/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w337-ford-fusion-2006-16-benzin-akpp16102025-02100909/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79347895/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w434-ford-fusion-2006-14-benzin-mkpp06042026-11040303/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/76502645/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/mondeo/mondeo-iii-2000-2007/u307-ford-mondeo-2006-20-benzin-akpp18032026-08032525/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85296345/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y154-honda-civic-2006-13-gibrid-akpp04112025-07113232/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80228995/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y135-honda-civic-2008-13-elektro-akpp05102025-10105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71191035/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/i30/i30-2007-2012/w320-hyundai-i30-2012-14-benzin-mkpp23092025-09093737/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/santa/santa-fe-iv-2018-2021/r215-hyundai-santa-fe-2021-16-gibrid-akpp06042026-10041414/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/78578855/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/u325-kia-ceed-2010-16-dizel-mkpp31032026-02032323/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83953255/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/cerato/cerato-2004-2008/w346-kia-cerato-2005-20-benzin-mkpp31102025-11101212/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48380686/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/sportage/sportage-2010-2015/w440-kia-sportage-2016-17-dizel-mkpp20042026-01044747/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/49698476/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/venga/come-2010/y243-kia-venga-2012-14-dizel-mkpp11052026-10055757/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/63614735/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bl-2009-2013/w283-mazda-3-2010-16-benzin-mkpp30072025-11072929/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79338215/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/cx-5/cx-5-2012/w433-mazda-cx-5-2015-22-dizel-mkpp06042026-10045757/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/76536275/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-csclassic-2003-2006/u323-mitsubishi-lancer-2004-16-benzin-akpp24032026-04034848/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/87355255/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-cxcy-2007/w363-mitsubishi-lancer-2009-15-benzin-mkpp26112025-12112323/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79512965/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-cxcy-2007/y220-mitsubishi-lancer-2011-18-benzin-robotizirovannaya-akpp24032026-03035555/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/86246355/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y160-nissan-note-2008-14-benzin-mkpp11112025-08114242/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/89661575/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y168-nissan-note-2008-16-benzin-akpp26112025-12111212/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80042625/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/w330-nissan-note-2013-14-benzin-mkpp01102025-11103838/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/63885435/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/y119-nissan-qashqai-2007-16-benzin-mkpp28082025-12081515/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56820805/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w243-nissan-qashqai-2014-11-benzin-mkpp05062025-11065353/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/92006485/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/opel/astra/astra-j-2010/u244-opel-astra-2015-14-benzin-mkpp24112025-07113636/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/78195465/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/renault/captur/captur-i-20122019/u324-renault-captur-2015-10-benzin-mkpp24032026-04032626/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/81173565/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ssang-yong/korando/korando-kj-1996/u203-ssang-yong-korando-2011-20-dizel-mkpp05102025-01103737/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/50031016/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/grand-vitara/grand-vitara-2006/y239-suzuki-grand-vitara-2011-24-benzin-mkpp11052026-10053939/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80448045/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/jimny/jimny-jlx-1998-2005/u202-suzuki-jimny-2004-13-benzin-mkpp05102025-01102424/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80987885/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2013/u247-suzuki-sx4-2015-16-benzin-mkpp26112025-12110202/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90007275/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2006-2013/u256-suzuki-sx4-2008-16-benzin-mkpp18122025-12120000/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85083765/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e15-2006-2012/y156-toyota-auris-2008-16-benzin-mkpp07112025-12115858/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/82726584/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e18-2012/f933-toyota-auris-2007-16-benzin-mkpp17122024-12123333/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71964855/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/vw/touareg/touareg-2002-2010/w318-vw-touareg-2004-25-dizel-mkpp18092025-10090000/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/53461386/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/u380-ford-fusion-2009-14-benzin-mkpp10062026-11060707/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52285626/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/y251-kia-ceed-2010-16-benzin-akpp27052026-11050505/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48636266/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/w461-kia-ceed-2009-14-benzin-mkpp08052026-12055151/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/47331626/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/w446-kia-ceed-2011-16-dizel-akpp27042026-02044545/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/47007676/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/land-rover/range-rover/range-rover-evoque-2011/w457-land-rover-range-rover-2011-22-dizel-akpp08052026-11051616/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/50042646/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/cx-5/cx-5-2012/w451-mazda-cx-5-2014-22-dizel-mkpp27042026-02041414/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48923076/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w450-nissan-qashqai-2015-11-benzin-mkpp27042026-02042929/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/53319426/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/y264-nissan-qashqai-2007-16-benzin-mkpp13062026-12064545/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52153336/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/grand-vitara/grand-vitara-2006/y260-suzuki-grand-vitara-2008-16-benzin-mkpp10062026-12061818/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/220681.258492/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/d893-citroen-c4-2005-16-benzin-akpp02022022-08023333/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52284006/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/focus/focus-ii-2008-2011/u393-ford-focus-2010-16-benzin-mkpp25062026-05061414/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56420396/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/coupe/coupe-gk-2002/w496-hyundai-coupe-2006-20-benzin-akpp06072026-05074747/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56610076/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/w493-kia-ceed-2010-14-benzin-mkpp02072026-10074545/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/54499836/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2012/w489-kia-ceed-2012-14-benzin-mkpp29062026-01065252/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/49458036/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2012/w485-kia-ceed-2015-16-dizel-mkpp25062026-05063636/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/55738936/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/sorento/sorento-2009/w483-kia-sorento-2011-22-dizel-mkpp22062026-01062323/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56201256/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/sportage/130628/u399-kia-sportage-2016-17-dizel-mkpp06072026-06073030/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/50406016/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/land-rover/range-rover/range-rover-evoque-2011/u389-land-rover-range-rover-2013-22-dizel-mkpp19062026-03061717/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48236626/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/outlander/outlander-xl-cw-2006-2012/u384-mitsubishi-outlander-2006-24-benzin-akpp13062026-12061818/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52117806/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/juke/juke-f15-2011/w473-nissan-juke-2012-16-benzin-mkpp01062026-02060606/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/53503216/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w468-nissan-qashqai-2014-12-benzin-mkpp27052026-11053434/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/54562886/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w482-nissan-qashqai-2014-15-dizel-mkpp19062026-02064545/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/51053526/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/skoda/fabia/fabia-2007-2015/y250-skoda-fabia-2013-12-benzin-mkpp27052026-11055151/" TargetMode="External"/><Relationship Id="rId2ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:K75"/>
+  <dimension ref="A1:K74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="H75" sqref="H75"/>
+      <selection pane="bottomLeft" activeCell="H74" sqref="H74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="1.42578125" hidden="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="0" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.140625" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.7109375" customWidth="true" style="0"/>
     <col min="10" max="10" width="14.28515625" customWidth="true" style="0"/>
     <col min="11" max="11" width="14.28515625" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="22.5">
       <c r="A1" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="26" t="s">
         <v>1</v>
@@ -4106,663 +4097,681 @@
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>32</v>
       </c>
       <c r="G11" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H11" s="35" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="J11" s="36"/>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="56">
       <c r="A12" s="2">
         <v>3</v>
       </c>
       <c r="B12" s="2"/>
-      <c r="C12" s="2"/>
+      <c r="C12" s="34">
+        <v>77859285</v>
+      </c>
       <c r="D12" s="2"/>
       <c r="E12" s="2" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G12" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="35" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J12" s="36"/>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="56">
       <c r="A13" s="2">
         <v>4</v>
       </c>
       <c r="B13" s="2"/>
       <c r="C13" s="34">
         <v>68106445</v>
       </c>
       <c r="D13" s="2"/>
       <c r="E13" s="2" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>39</v>
       </c>
       <c r="G13" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H13" s="35" t="s">
         <v>40</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="J13" s="36"/>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="56">
       <c r="A14" s="2">
         <v>5</v>
       </c>
       <c r="B14" s="2"/>
       <c r="C14" s="34">
         <v>67573085</v>
       </c>
       <c r="D14" s="2"/>
       <c r="E14" s="2" t="s">
         <v>42</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>43</v>
       </c>
       <c r="G14" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>44</v>
       </c>
       <c r="I14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="J14" s="36"/>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="56">
       <c r="A15" s="2">
         <v>6</v>
       </c>
       <c r="B15" s="2"/>
       <c r="C15" s="34">
-        <v>80005615</v>
+        <v>49448666</v>
       </c>
       <c r="D15" s="2"/>
       <c r="E15" s="2" t="s">
         <v>46</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="G15" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>49</v>
       </c>
       <c r="J15" s="36"/>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="56">
       <c r="A16" s="2">
         <v>7</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="34">
-        <v>83897015</v>
+        <v>80005615</v>
       </c>
       <c r="D16" s="2"/>
       <c r="E16" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G16" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H16" s="35" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J16" s="36"/>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="56">
       <c r="A17" s="2">
         <v>8</v>
       </c>
       <c r="B17" s="2"/>
       <c r="C17" s="34">
-        <v>69545474</v>
+        <v>83897015</v>
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G17" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="35" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J17" s="36"/>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="56">
       <c r="A18" s="2">
         <v>9</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="34">
         <v>90782085</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G18" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="35" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J18" s="36"/>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="56">
       <c r="A19" s="2">
         <v>10</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="34">
         <v>42043996</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F19" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G19" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="35" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="56">
       <c r="A20" s="2">
         <v>11</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="34">
-        <v>71376225</v>
+        <v>79198305</v>
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F20" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G20" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="35" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="I20" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J20" s="36"/>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="56">
       <c r="A21" s="2">
         <v>12</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="34">
-        <v>85296345</v>
+        <v>71376225</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="G21" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H21" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="I21" s="2" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="J21" s="36"/>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="56">
       <c r="A22" s="2">
         <v>13</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="34">
-        <v>80228995</v>
+        <v>79347895</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="G22" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="35" t="s">
+        <v>65</v>
+      </c>
+      <c r="I22" s="2" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="J22" s="36"/>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="56">
       <c r="A23" s="2">
         <v>14</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="34">
-        <v>71191035</v>
+        <v>76502645</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="G23" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H23" s="35" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="J23" s="36"/>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="56">
       <c r="A24" s="2">
         <v>15</v>
       </c>
       <c r="B24" s="2"/>
-      <c r="C24" s="2"/>
+      <c r="C24" s="34">
+        <v>85296345</v>
+      </c>
       <c r="D24" s="2"/>
       <c r="E24" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F24" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G24" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H24" s="35" t="s">
+        <v>72</v>
+      </c>
+      <c r="I24" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J24" s="36"/>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="56">
       <c r="A25" s="2">
         <v>16</v>
       </c>
       <c r="B25" s="2"/>
-      <c r="C25" s="2"/>
+      <c r="C25" s="34">
+        <v>80228995</v>
+      </c>
       <c r="D25" s="2"/>
       <c r="E25" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G25" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H25" s="35" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="J25" s="36"/>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="56">
       <c r="A26" s="2">
         <v>17</v>
       </c>
       <c r="B26" s="2"/>
-      <c r="C26" s="2"/>
+      <c r="C26" s="34">
+        <v>71191035</v>
+      </c>
       <c r="D26" s="2"/>
       <c r="E26" s="2" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="G26" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H26" s="35" t="s">
         <v>78</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="J26" s="36"/>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="56">
       <c r="A27" s="2">
         <v>18</v>
       </c>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F27" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G27" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H27" s="35" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J27" s="36"/>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="56">
       <c r="A28" s="2">
         <v>19</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="34">
-        <v>83953255</v>
+        <v>78578855</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F28" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G28" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H28" s="35" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I28" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J28" s="36"/>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="56">
       <c r="A29" s="2">
         <v>20</v>
       </c>
       <c r="B29" s="2"/>
-      <c r="C29" s="2"/>
+      <c r="C29" s="34">
+        <v>83953255</v>
+      </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G29" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H29" s="35" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>74</v>
+        <v>89</v>
       </c>
       <c r="J29" s="36"/>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="56">
       <c r="A30" s="2">
         <v>21</v>
       </c>
       <c r="B30" s="2"/>
-      <c r="C30" s="2"/>
+      <c r="C30" s="34">
+        <v>48380686</v>
+      </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G30" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H30" s="35" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="56">
       <c r="A31" s="2">
         <v>22</v>
       </c>
       <c r="B31" s="2"/>
-      <c r="C31" s="2"/>
+      <c r="C31" s="34">
+        <v>49698476</v>
+      </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="G31" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H31" s="35" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="J31" s="36"/>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="56">
       <c r="A32" s="2">
         <v>23</v>
       </c>
       <c r="B32" s="2"/>
-      <c r="C32" s="2"/>
+      <c r="C32" s="34">
+        <v>63614735</v>
+      </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>94</v>
+        <v>96</v>
+      </c>
+      <c r="F32" s="2">
+        <v>3</v>
       </c>
       <c r="G32" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H32" s="35" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>74</v>
+        <v>98</v>
       </c>
       <c r="J32" s="36"/>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="56">
       <c r="A33" s="2">
         <v>24</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="34">
-        <v>63614735</v>
+        <v>79338215</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="F33" s="2">
-        <v>3</v>
+      <c r="F33" s="2" t="s">
+        <v>99</v>
       </c>
       <c r="G33" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H33" s="35" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="J33" s="36"/>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="56">
       <c r="A34" s="2">
         <v>25</v>
       </c>
       <c r="B34" s="2"/>
-      <c r="C34" s="2"/>
+      <c r="C34" s="34">
+        <v>76536275</v>
+      </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G34" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H34" s="35" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="56">
       <c r="A35" s="2">
         <v>26</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="34">
-        <v>51570115</v>
+        <v>87355255</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F35" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="G35" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H35" s="35" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J35" s="36"/>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="56">
       <c r="A36" s="2">
         <v>27</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="34">
-        <v>87355255</v>
+        <v>79512965</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="G36" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H36" s="35" t="s">
         <v>108</v>
       </c>
       <c r="I36" s="2" t="s">
         <v>109</v>
       </c>
       <c r="J36" s="36"/>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="56">
       <c r="A37" s="2">
         <v>28</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="34">
         <v>86246355</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
         <v>110</v>
       </c>
       <c r="F37" s="2" t="s">
@@ -4893,1048 +4902,1029 @@
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
         <v>123</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G42" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H42" s="35" t="s">
         <v>125</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>126</v>
       </c>
       <c r="J42" s="36"/>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="56">
       <c r="A43" s="2">
         <v>34</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="34">
-        <v>81173565</v>
+        <v>78195465</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
         <v>127</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G43" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="35" t="s">
         <v>129</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>130</v>
       </c>
       <c r="J43" s="36"/>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="56">
       <c r="A44" s="2">
         <v>35</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="34">
-        <v>67884555</v>
+        <v>81173565</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
         <v>131</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>132</v>
       </c>
       <c r="G44" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H44" s="35" t="s">
         <v>133</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>134</v>
       </c>
       <c r="J44" s="36"/>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="56">
       <c r="A45" s="2">
         <v>36</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="34">
-        <v>80448045</v>
+        <v>50031016</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G45" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H45" s="35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J45" s="36"/>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="56">
       <c r="A46" s="2">
         <v>37</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="34">
-        <v>80987885</v>
+        <v>80448045</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G46" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H46" s="35" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J46" s="36"/>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="56">
       <c r="A47" s="2">
         <v>38</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="34">
-        <v>90007275</v>
+        <v>80987885</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G47" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H47" s="35" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="J47" s="36"/>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="56">
       <c r="A48" s="2">
         <v>39</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="34">
-        <v>85083765</v>
+        <v>90007275</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="G48" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H48" s="35" t="s">
         <v>145</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>146</v>
       </c>
       <c r="J48" s="36"/>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="56">
       <c r="A49" s="2">
         <v>40</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="34">
-        <v>82726584</v>
+        <v>85083765</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G49" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H49" s="35" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="J49" s="36"/>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="56">
       <c r="A50" s="2">
         <v>41</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="34">
-        <v>55723495</v>
+        <v>82726584</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="G50" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H50" s="35" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="J50" s="36"/>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="56">
       <c r="A51" s="2">
         <v>42</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="34">
-        <v>74409154</v>
+        <v>71964855</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G51" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H51" s="35" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="J51" s="36"/>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="56">
       <c r="A52" s="2">
         <v>43</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="34">
-        <v>71964855</v>
+        <v>53461386</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>154</v>
+        <v>50</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>56</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>157</v>
       </c>
       <c r="H52" s="35" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="J52" s="36"/>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="56">
       <c r="A53" s="2">
         <v>44</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="34">
-        <v>77859285</v>
+        <v>52285626</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>38</v>
+        <v>83</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>158</v>
+        <v>84</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H53" s="35" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J53" s="36"/>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="56">
       <c r="A54" s="2">
         <v>45</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="34">
-        <v>49448666</v>
+        <v>48636266</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>162</v>
+        <v>83</v>
       </c>
       <c r="F54" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="G54" s="2" t="s">
         <v>163</v>
       </c>
-      <c r="G54" s="2" t="s">
+      <c r="H54" s="35" t="s">
         <v>164</v>
       </c>
-      <c r="H54" s="35" t="s">
+      <c r="I54" s="2" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="J54" s="36"/>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="56">
       <c r="A55" s="2">
         <v>46</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="34">
-        <v>79347895</v>
+        <v>47331626</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>46</v>
+        <v>83</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="G55" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="H55" s="35" t="s">
+        <v>166</v>
+      </c>
+      <c r="I55" s="2" t="s">
         <v>167</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="J55" s="36"/>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="56">
       <c r="A56" s="2">
         <v>47</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="34">
-        <v>79198305</v>
+        <v>47007676</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>55</v>
+        <v>169</v>
       </c>
       <c r="G56" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="H56" s="35" t="s">
         <v>170</v>
       </c>
-      <c r="H56" s="35" t="s">
+      <c r="I56" s="2" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="J56" s="36"/>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="56">
       <c r="A57" s="2">
         <v>48</v>
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="34">
-        <v>76502645</v>
+        <v>50042646</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="F57" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="H57" s="35" t="s">
+        <v>172</v>
+      </c>
+      <c r="I57" s="2" t="s">
         <v>173</v>
-      </c>
-[...7 lines deleted...]
-        <v>175</v>
       </c>
       <c r="J57" s="36"/>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="56">
       <c r="A58" s="2">
         <v>49</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="34">
-        <v>77886195</v>
+        <v>48923076</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>176</v>
+        <v>118</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="H58" s="35" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="J58" s="36"/>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="56">
       <c r="A59" s="2">
         <v>50</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="34">
-        <v>78578855</v>
+        <v>53319426</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="F59" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="H59" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="G59" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I59" s="2" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="J59" s="36"/>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="56">
       <c r="A60" s="2">
         <v>51</v>
       </c>
       <c r="B60" s="2"/>
       <c r="C60" s="34">
-        <v>48380686</v>
+        <v>52153336</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>181</v>
+        <v>136</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="H60" s="35" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="J60" s="36"/>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="56">
       <c r="A61" s="2">
         <v>52</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="34">
-        <v>49698476</v>
+        <v>220681.258492</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
-        <v>82</v>
+        <v>42</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>184</v>
+        <v>43</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>164</v>
+        <v>180</v>
       </c>
       <c r="H61" s="35" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="J61" s="36"/>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="56">
       <c r="A62" s="2">
         <v>53</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="34">
-        <v>79338215</v>
+        <v>52284006</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
-        <v>96</v>
+        <v>50</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="H62" s="35" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="J62" s="36"/>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="56">
       <c r="A63" s="2">
         <v>54</v>
       </c>
       <c r="B63" s="2"/>
       <c r="C63" s="34">
-        <v>79512965</v>
+        <v>56420396</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>103</v>
+        <v>76</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>170</v>
+        <v>188</v>
       </c>
       <c r="H63" s="35" t="s">
+        <v>189</v>
+      </c>
+      <c r="I63" s="2" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="J63" s="36"/>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="56">
       <c r="A64" s="2">
         <v>55</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="34">
-        <v>76536275</v>
+        <v>56610076</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
-        <v>103</v>
+        <v>83</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="H64" s="35" t="s">
+        <v>191</v>
+      </c>
+      <c r="I64" s="2" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="J64" s="36"/>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="56">
       <c r="A65" s="2">
         <v>56</v>
       </c>
       <c r="B65" s="2"/>
       <c r="C65" s="34">
-        <v>76863045</v>
+        <v>54499836</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="F65" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="H65" s="35" t="s">
+        <v>193</v>
+      </c>
+      <c r="I65" s="2" t="s">
         <v>194</v>
-      </c>
-[...7 lines deleted...]
-        <v>196</v>
       </c>
       <c r="J65" s="36"/>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="56">
       <c r="A66" s="2">
         <v>57</v>
       </c>
       <c r="B66" s="2"/>
       <c r="C66" s="34">
-        <v>97703285</v>
+        <v>49458036</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>159</v>
+        <v>184</v>
       </c>
       <c r="H66" s="35" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="I66" s="2" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="J66" s="36"/>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="56">
       <c r="A67" s="2">
         <v>58</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="34">
-        <v>50031016</v>
+        <v>55738936</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>132</v>
+        <v>197</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>164</v>
+        <v>184</v>
       </c>
       <c r="H67" s="35" t="s">
+        <v>198</v>
+      </c>
+      <c r="I67" s="2" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="J67" s="36"/>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="56">
       <c r="A68" s="2">
         <v>59</v>
       </c>
       <c r="B68" s="2"/>
       <c r="C68" s="34">
-        <v>220681.258492</v>
+        <v>56201256</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G68" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="H68" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I68" s="2" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>203</v>
       </c>
       <c r="J68" s="36"/>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="56">
       <c r="A69" s="2">
         <v>60</v>
       </c>
       <c r="B69" s="2"/>
       <c r="C69" s="34">
-        <v>51061606</v>
+        <v>50406016</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
-        <v>68</v>
+        <v>168</v>
       </c>
       <c r="F69" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="H69" s="35" t="s">
+        <v>203</v>
+      </c>
+      <c r="I69" s="2" t="s">
         <v>204</v>
-      </c>
-[...7 lines deleted...]
-        <v>207</v>
       </c>
       <c r="J69" s="36"/>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="56">
       <c r="A70" s="2">
         <v>61</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="34">
-        <v>48636266</v>
+        <v>48236626</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="F70" s="2" t="s">
-        <v>176</v>
+        <v>205</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="H70" s="35" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="J70" s="36"/>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="56">
       <c r="A71" s="2">
         <v>62</v>
       </c>
       <c r="B71" s="2"/>
       <c r="C71" s="34">
-        <v>47331626</v>
+        <v>52117806</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>176</v>
+        <v>208</v>
       </c>
       <c r="G71" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="H71" s="35" t="s">
         <v>210</v>
       </c>
-      <c r="H71" s="35" t="s">
+      <c r="I71" s="2" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="J71" s="36"/>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="56">
       <c r="A72" s="2">
         <v>63</v>
       </c>
       <c r="B72" s="2"/>
       <c r="C72" s="34">
-        <v>47007676</v>
+        <v>53503216</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="H72" s="35" t="s">
+        <v>212</v>
+      </c>
+      <c r="I72" s="2" t="s">
         <v>213</v>
-      </c>
-[...10 lines deleted...]
-        <v>216</v>
       </c>
       <c r="J72" s="36"/>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="56">
       <c r="A73" s="2">
         <v>64</v>
       </c>
       <c r="B73" s="2"/>
       <c r="C73" s="34">
-        <v>50042646</v>
+        <v>54562886</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>187</v>
+        <v>118</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="H73" s="35" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="J73" s="36"/>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="56">
       <c r="A74" s="2">
         <v>65</v>
       </c>
       <c r="B74" s="2"/>
       <c r="C74" s="34">
-        <v>48923076</v>
+        <v>51053526</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
-        <v>110</v>
+        <v>216</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>118</v>
+        <v>217</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="H74" s="35" t="s">
+        <v>218</v>
+      </c>
+      <c r="I74" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="I74" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J74" s="36"/>
-    </row>
-[...24 lines deleted...]
-      <c r="J75" s="36"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="D9:G9"/>
   <mergeCells>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="H6:I7"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="D5:E5"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="H10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="H11" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="H12" r:id="rId_hyperlink_4"/>
-[...116 lines deleted...]
-    <hyperlink ref="H75" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="H12" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="H13" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="H14" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="H15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="H16" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="H17" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="H18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="H19" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="H20" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="H21" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="H22" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="H23" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="H24" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="H25" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="H26" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="H27" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="H28" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="H29" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="H30" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="H31" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="H32" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="H33" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="H34" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="H35" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="H36" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="H37" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="H38" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="H39" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="H40" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="H41" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="H42" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="H43" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="H44" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="H45" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="H46" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="H47" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="H48" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="H49" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="H50" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="H51" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="H52" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="H53" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="H54" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="H55" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="H56" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="C57" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="H57" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="H58" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="H59" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C60" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="H60" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="C61" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="H61" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="C62" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="H62" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C63" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="H63" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="C64" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="H64" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="H65" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="H66" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C67" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="H67" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C68" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="H68" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="H69" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="H70" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C71" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="H71" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C72" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="H72" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="H73" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C74" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="H74" r:id="rId_hyperlink_128"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" r:id="rId2"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>