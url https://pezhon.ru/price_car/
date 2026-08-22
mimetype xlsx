--- v1 (2026-07-07)
+++ v2 (2026-08-22)
@@ -17,889 +17,897 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Sheet1'!$D$9:$G$9</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>МАШИНОКОМПЛЕКТЫ ИЗ АНГЛИИ
 в наличии на складе в Москве</t>
   </si>
   <si>
     <t xml:space="preserve">Отдел продаж </t>
   </si>
   <si>
     <t>www.pezhon.ru</t>
   </si>
   <si>
     <t xml:space="preserve"> Николаев Дмитрий</t>
   </si>
   <si>
     <t>+7 (925) 771-20-55</t>
   </si>
   <si>
     <t>Леонов Евгений</t>
   </si>
   <si>
     <t>+7 (926) 172-12-56</t>
   </si>
   <si>
     <t>Чебуханов Денис</t>
   </si>
   <si>
     <t>+7 (909) 272-13-71</t>
   </si>
   <si>
     <t xml:space="preserve"> Карев Владислав</t>
   </si>
   <si>
     <t>+7 (925) 741-12-90</t>
   </si>
   <si>
     <t xml:space="preserve"> Коваленко Алина</t>
   </si>
   <si>
     <t>+7 (925) 740-23-22</t>
   </si>
   <si>
-    <t>Дата прайса: 07.07.2026 09:55</t>
+    <t>Дата прайса: 21.08.2026 23:55</t>
   </si>
   <si>
     <t>Московская область, посёлок Зелёный, к5</t>
   </si>
   <si>
     <t>Прайс: 26.10.2018 14:15</t>
   </si>
   <si>
     <t>Курс: 
-94 ₽</t>
+100 ₽</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t># лота</t>
   </si>
   <si>
     <t>Поступление</t>
   </si>
   <si>
     <t>Марка</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>Автомобиль</t>
   </si>
   <si>
     <t>Стоимость Курс: 25,24</t>
   </si>
   <si>
     <t>Цена со скидкой</t>
   </si>
   <si>
     <t>Audi</t>
   </si>
   <si>
     <t>Q5</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>R213, Audi Q5 2023, 2.0, бензин, АКПП
 Вес: 1 кг</t>
   </si>
   <si>
-    <t>1'222'000 ₽
+    <t>1'300'000 ₽
 13'000 €</t>
   </si>
   <si>
     <t>Q8</t>
   </si>
   <si>
     <t>R231, Audi Q8 2018, 3.0, дизель, АКПП
 Вес: 1 кг</t>
   </si>
   <si>
-    <t>1'880'000 ₽
+    <t>2'000'000 ₽
 20'000 €</t>
   </si>
   <si>
     <t>Chevrolet</t>
   </si>
   <si>
     <t>Cruze</t>
   </si>
   <si>
     <t>U311, Chevrolet Cruze 2013, 1.6, бензин, МКПП
  KL1JF68E9DK124957
 Вес: 610 кг</t>
   </si>
   <si>
-    <t>278'800 ₽
+    <t>296'600 ₽
 2'966 €</t>
   </si>
   <si>
     <t>Lacetti</t>
   </si>
   <si>
     <t>Y118, Chevrolet Lacetti 2010, 1.8, бензин, АКПП
  KL1NA35BJAK531273
 Вес: 640 кг</t>
   </si>
   <si>
-    <t>283'700 ₽
+    <t>301'800 ₽
 3'018 €</t>
   </si>
   <si>
     <t>Citroen</t>
   </si>
   <si>
     <t>C4</t>
   </si>
   <si>
     <t>U173, Citroen C4 2006, 1.6, бензин, МКПП
  VF7LCNFUC74415023
 Вес: 345 кг</t>
   </si>
   <si>
-    <t>184'500 ₽
+    <t>196'300 ₽
 1'963 €</t>
   </si>
   <si>
     <t>Dodge</t>
   </si>
   <si>
     <t>Caliber</t>
   </si>
   <si>
     <t>Y238, Dodge Caliber 2006, 2.0, бензин, АКПП
  1B3H3G8BX7D168533
 Вес: 687 кг</t>
   </si>
   <si>
-    <t>298'300 ₽
+    <t>317'300 ₽
 3'173 €</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Fiesta</t>
   </si>
   <si>
     <t>Y132, Ford Fiesta 2006, 1.1, бензин, МКПП
  WF0HXXGAJH6T63699
 Вес: 470 кг</t>
   </si>
   <si>
-    <t>198'500 ₽
+    <t>211'200 ₽
 2'112 €</t>
   </si>
   <si>
     <t>Y148, Ford Fiesta 2006, 1.6, бензин, АКПП
  WF0HXXGAJH6P88869
 Вес: 445 кг</t>
   </si>
   <si>
-    <t>217'300 ₽
+    <t>231'200 ₽
 2'312 €</t>
   </si>
   <si>
     <t>Fusion</t>
+  </si>
+  <si>
+    <t>W426, Ford Fusion 2008, 1.4, бензин, МКПП
+ WF0UXXGAJU7T88892
+Вес: 423 кг</t>
+  </si>
+  <si>
+    <t>232'700 ₽
+2'327 €</t>
   </si>
   <si>
     <t>Y174, Ford Fusion 2008, 1.6, бензин, АКПП
  WF0UXXGAJU8R03871
 Вес: 412 кг</t>
   </si>
   <si>
-    <t>205'600 ₽
+    <t>218'700 ₽
 2'187 €</t>
-  </si>
-[...7 lines deleted...]
-2'327 €</t>
   </si>
   <si>
     <t>Y217, Ford Fusion 2010, 1.4, бензин, МКПП
  WF0UXXGAJUAB48373
 Вес: 412 кг</t>
   </si>
   <si>
-    <t>240'000 ₽
+    <t>255'300 ₽
 2'553 €</t>
+  </si>
+  <si>
+    <t>W434, Ford Fusion 2006, 1.4, бензин, МКПП
+ WF0UXXGAJU6U50286
+Вес: 368 кг</t>
+  </si>
+  <si>
+    <t>219'400 ₽
+2'194 €</t>
   </si>
   <si>
     <t>W337, Ford Fusion 2006, 1.6, бензин, АКПП
  WF0UXXGAJU6L57663
 Вес: 375 кг</t>
   </si>
   <si>
-    <t>198'100 ₽
+    <t>210'800 ₽
 2'108 €</t>
-  </si>
-[...7 lines deleted...]
-2'194 €</t>
   </si>
   <si>
     <t>Mondeo</t>
   </si>
   <si>
     <t>U307, Ford Mondeo 2006, 2.0, бензин, АКПП
  WF05XXGBB56J10426
 Вес: 528 кг</t>
   </si>
   <si>
-    <t>249'600 ₽
+    <t>265'500 ₽
 2'655 €</t>
   </si>
   <si>
     <t>Honda</t>
   </si>
   <si>
     <t>Civic</t>
   </si>
   <si>
     <t>Y154, Honda Civic 2006, 1.3, гибрид, АКПП
  JHMFD36206S203003
 Вес: 691 кг</t>
   </si>
   <si>
-    <t>282'100 ₽
+    <t>300'100 ₽
 3'001 €</t>
   </si>
   <si>
     <t>Y135, Honda Civic 2008, 1.3, электро, АКПП
  JHMFD36208S209267
 Вес: 700 кг</t>
   </si>
   <si>
-    <t>299'200 ₽
+    <t>318'300 ₽
 3'183 €</t>
   </si>
   <si>
     <t>Hyundai</t>
   </si>
   <si>
     <t>i30</t>
   </si>
   <si>
     <t>W320, Hyundai i30 2012, 1.4, бензин, МКПП
  TMADB51CLCJ259018
 Вес: 565 кг</t>
   </si>
   <si>
-    <t>238'500 ₽
+    <t>253'800 ₽
 2'538 €</t>
   </si>
   <si>
     <t>Santa Fe</t>
   </si>
   <si>
     <t>R215, Hyundai Santa Fe 2021, 1.6, гибрид, АКПП
 Вес: 1 кг</t>
   </si>
   <si>
-    <t>1'081'000 ₽
+    <t>1'150'000 ₽
 11'500 €</t>
   </si>
   <si>
     <t>Kia</t>
   </si>
   <si>
     <t>Ceed</t>
+  </si>
+  <si>
+    <t>Y251, Kia Ceed 2010, 1.6, бензин, АКПП
+ U5YHB512MAL192762
+Вес: 562 кг</t>
+  </si>
+  <si>
+    <t>302'500 ₽
+3'025 €</t>
+  </si>
+  <si>
+    <t>W461, Kia Ceed 2009, 1.4, бензин, МКПП
+ U5YHB511LAL201683
+Вес: 485 кг</t>
+  </si>
+  <si>
+    <t>276'200 ₽
+2'762 €</t>
+  </si>
+  <si>
+    <t>W493, Kia Ceed 2010, 1.4, бензин, МКПП
+ U5YHB511LAL217471
+Вес: 649 кг</t>
+  </si>
+  <si>
+    <t>317'000 ₽
+3'170 €</t>
+  </si>
+  <si>
+    <t>W446, Kia Ceed 2011, 1.6, дизель, АКПП
+ U5YHC816MBL203368
+Вес: 520 кг</t>
+  </si>
+  <si>
+    <t>286'100 ₽
+2'861 €</t>
+  </si>
+  <si>
+    <t>W489, Kia Ceed 2012, 1.4, бензин, МКПП
+ U5YHM511LDL029745
+Вес: 587 кг</t>
+  </si>
+  <si>
+    <t>290'500 ₽
+2'905 €</t>
+  </si>
+  <si>
+    <t>W485, Kia Ceed 2015, 1.6, дизель, МКПП
+ U5YHN816LFL126667
+Вес: 646 кг</t>
+  </si>
+  <si>
+    <t>347'100 ₽
+3'471 €</t>
   </si>
   <si>
     <t>U325, Kia Ceed 2010, 1.6, дизель, МКПП
  U5YHC816LAL166975
 Вес: 400 кг</t>
   </si>
   <si>
-    <t>230'900 ₽
+    <t>245'700 ₽
 2'457 €</t>
   </si>
   <si>
     <t>Cerato</t>
   </si>
   <si>
     <t>W346, Kia Cerato 2005, 2.0, бензин, МКПП
  KNEFE223255102070
 Вес: 560 кг</t>
   </si>
   <si>
-    <t>232'900 ₽
+    <t>247'800 ₽
 2'478 €</t>
   </si>
   <si>
-    <t>Sportage</t>
-[...8 lines deleted...]
-2'711 €</t>
+    <t>Sorento</t>
+  </si>
+  <si>
+    <t>W483, Kia Sorento 2011, 2.2, дизель, МКПП
+ KNAKT814NB5155165
+Вес: 906 кг</t>
+  </si>
+  <si>
+    <t>398'300 ₽
+3'983 €</t>
   </si>
   <si>
     <t>Venga</t>
   </si>
   <si>
     <t>Y243, Kia Venga 2012, 1.4, дизель, МКПП
  U5YEG813LCL003014
 Вес: 326 кг</t>
   </si>
   <si>
-    <t>207'700 ₽
+    <t>221'000 ₽
 2'210 €</t>
   </si>
   <si>
+    <t>Land Rover</t>
+  </si>
+  <si>
+    <t>Freelander</t>
+  </si>
+  <si>
+    <t>W421, Land Rover Freelander 2007, 2.2, дизель, АКПП
+ SALFA23B48H059977
+Вес: 975 кг</t>
+  </si>
+  <si>
+    <t>444'600 ₽
+4'446 €</t>
+  </si>
+  <si>
     <t>Mazda</t>
   </si>
   <si>
-    <t>W283, Mazda 3 2010, 1.6, бензин, МКПП
-[...7 lines deleted...]
-  <si>
     <t>CX-5</t>
+  </si>
+  <si>
+    <t>W451, Mazda CX-5 2014, 2.2, дизель, МКПП
+ JMZKEF91600166694
+Вес: 555 кг</t>
+  </si>
+  <si>
+    <t>338'900 ₽
+3'389 €</t>
   </si>
   <si>
     <t>W433, Mazda CX-5 2015, 2.2, дизель, МКПП
  JMZKEF91600174663
 Вес: 630 кг</t>
   </si>
   <si>
-    <t>309'100 ₽
+    <t>328'800 ₽
 3'288 €</t>
   </si>
   <si>
     <t>Mitsubishi</t>
   </si>
   <si>
     <t>Lancer</t>
   </si>
   <si>
     <t>U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП
  JMALRCS3W5U000203
 Вес: 493 кг</t>
   </si>
   <si>
-    <t>274'400 ₽
+    <t>291'900 ₽
 2'919 €</t>
-  </si>
-[...7 lines deleted...]
-2'554 €</t>
   </si>
   <si>
     <t>Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП
  JMALTCX3AAU000380
 Вес: 619 кг</t>
   </si>
   <si>
-    <t>271'400 ₽
+    <t>288'700 ₽
 2'887 €</t>
   </si>
   <si>
     <t>Nissan</t>
+  </si>
+  <si>
+    <t>Juke</t>
+  </si>
+  <si>
+    <t>W473, Nissan Juke 2012, 1.6, бензин, МКПП
+ SJNFBAF15U6305939
+Вес: 530 кг</t>
+  </si>
+  <si>
+    <t>292'700 ₽
+2'927 €</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Y160, Nissan Note 2008, 1.4, бензин, МКПП
  SJNFAAE11U1262985
 Вес: 505 кг</t>
   </si>
   <si>
-    <t>228'600 ₽
+    <t>243'200 ₽
 2'432 €</t>
   </si>
   <si>
     <t>Y168, Nissan Note 2008, 1.6, бензин, АКПП
  SJNFCAE11U1284665
 Вес: 530 кг</t>
   </si>
   <si>
-    <t>223'900 ₽
+    <t>238'200 ₽
 2'382 €</t>
   </si>
   <si>
     <t>W330, Nissan Note 2013, 1.4, бензин, МКПП
  SJNFAAE11U2218323
 Вес: 550 кг</t>
   </si>
   <si>
-    <t>248'600 ₽
+    <t>264'500 ₽
 2'645 €</t>
   </si>
   <si>
     <t>Qashqai</t>
+  </si>
+  <si>
+    <t>W243, Nissan Qashqai 2014, 1.1, бензин, МКПП
+ SJNFEAJ11U1025272
+Вес: 620 кг</t>
+  </si>
+  <si>
+    <t>400'600 ₽
+4'006 €</t>
+  </si>
+  <si>
+    <t>W450, Nissan Qashqai 2015, 1.1, бензин, МКПП
+ SJNFEAJ11U1447915
+Вес: 630 кг</t>
+  </si>
+  <si>
+    <t>362'700 ₽
+3'627 €</t>
+  </si>
+  <si>
+    <t>W468, Nissan Qashqai 2014, 1.2, бензин, МКПП
+ SJNFEAJ11U1078889
+Вес: 647 кг</t>
+  </si>
+  <si>
+    <t>366'100 ₽
+3'661 €</t>
   </si>
   <si>
     <t>Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП
  SJNFAAJ10U1007141
 Вес: 640 кг</t>
   </si>
   <si>
-    <t>267'300 ₽
+    <t>284'300 ₽
 2'843 €</t>
   </si>
   <si>
-    <t>W243, Nissan Qashqai 2014, 1.1, бензин, МКПП
-[...5 lines deleted...]
-4'006 €</t>
+    <t>W482, Nissan Qashqai 2014, 1.5, дизель, МКПП
+ SJNFAAJ11U1240587
+Вес: 743 кг</t>
+  </si>
+  <si>
+    <t>414'300 ₽
+4'143 €</t>
+  </si>
+  <si>
+    <t>Y264, Nissan Qashqai 2007, 1.6, бензин, МКПП
+ SJNFAAJ10U1034684
+Вес: 614 кг</t>
+  </si>
+  <si>
+    <t>302'300 ₽
+3'023 €</t>
   </si>
   <si>
     <t>Opel</t>
   </si>
   <si>
     <t>Astra</t>
   </si>
   <si>
     <t>U244, Opel Astra 2015, 1.4, бензин, МКПП
  W0LPC6EB2FG087272
 Вес: 295 кг</t>
   </si>
   <si>
-    <t>218'800 ₽
+    <t>232'800 ₽
 2'328 €</t>
   </si>
   <si>
     <t>Renault</t>
   </si>
   <si>
     <t>Captur</t>
   </si>
   <si>
     <t>U324, Renault Captur 2015, 1.0, бензин, МКПП
  VF12RD11A54400638
 Вес: 445 кг</t>
   </si>
   <si>
-    <t>248'400 ₽
+    <t>264'300 ₽
 2'643 €</t>
   </si>
   <si>
+    <t>Skoda</t>
+  </si>
+  <si>
+    <t>Fabia</t>
+  </si>
+  <si>
+    <t>Y250, Skoda Fabia 2013, 1.2, бензин, МКПП
+ TMBFN65J3D3094878
+Вес: 486 кг</t>
+  </si>
+  <si>
+    <t>278'600 ₽
+2'786 €</t>
+  </si>
+  <si>
     <t>Ssang Yong</t>
   </si>
   <si>
     <t>Korando</t>
+  </si>
+  <si>
+    <t>G954, Ssang Yong Korando 2016, 2.2, дизель, МКПП
+ KPTB0A1WSFP228453
+Вес: 1060 кг</t>
+  </si>
+  <si>
+    <t>421'300 ₽
+4'213 €</t>
   </si>
   <si>
     <t>U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП
  KPTB0A1SSBP028862
-Вес: 985 кг</t>
-[...3 lines deleted...]
-3'829 €</t>
+Вес: 1065 кг</t>
+  </si>
+  <si>
+    <t>398'900 ₽
+3'989 €</t>
   </si>
   <si>
     <t>Suzuki</t>
   </si>
   <si>
     <t>Grand Vitara</t>
   </si>
   <si>
-    <t>Y239, Suzuki Grand Vitara 2011, 2.4, бензин, МКПП
-[...5 lines deleted...]
-3'943 €</t>
+    <t>N147, Suzuki Grand Vitara 2011, 2.4, бензин, МКПП
+ JSAJTAA4V00211759
+Вес: 925 кг</t>
+  </si>
+  <si>
+    <t>383'200 ₽
+3'832 €</t>
+  </si>
+  <si>
+    <t>Y260, Suzuki Grand Vitara 2008, 1.6, бензин, МКПП
+ JSAJTA74V00216304
+Вес: 664 кг</t>
+  </si>
+  <si>
+    <t>300'200 ₽
+3'002 €</t>
   </si>
   <si>
     <t>Jimny</t>
   </si>
   <si>
     <t>U202, Suzuki Jimny 2004, 1.3, бензин, МКПП
  JSAFJB43V00186739
 Вес: 630 кг</t>
   </si>
   <si>
-    <t>319'300 ₽
+    <t>339'700 ₽
 3'397 €</t>
   </si>
   <si>
     <t>SX4</t>
   </si>
   <si>
     <t>U247, Suzuki SX4 2015, 1.6, бензин, МКПП
  TSMJYB22S00191551
 Вес: 562 кг</t>
   </si>
   <si>
-    <t>275'900 ₽
+    <t>293'500 ₽
 2'935 €</t>
   </si>
   <si>
     <t>U256, Suzuki SX4 2008, 1.6, бензин, МКПП
  TSMEYA21S00256248
 Вес: 546 кг</t>
   </si>
   <si>
-    <t>236'600 ₽
+    <t>251'700 ₽
 2'517 €</t>
   </si>
   <si>
     <t>Toyota</t>
   </si>
   <si>
     <t>Auris</t>
   </si>
   <si>
     <t>Y156, Toyota Auris 2008, 1.6, бензин, МКПП
  SB1KV56E80F034893
 Вес: 550 кг</t>
   </si>
   <si>
-    <t>273'400 ₽
+    <t>290'800 ₽
 2'908 €</t>
   </si>
   <si>
-    <t>F933, Toyota Auris 2007, 1.6, бензин, МКПП
-[...5 lines deleted...]
-2'663 €</t>
+    <t>Volvo</t>
+  </si>
+  <si>
+    <t>S60</t>
+  </si>
+  <si>
+    <t>N136, Volvo S60 2011, 1.6, бензин, МКПП
+ YV1FS45A1C2108722
+Вес: 905 кг</t>
+  </si>
+  <si>
+    <t>360'000 ₽
+3'600 €</t>
+  </si>
+  <si>
+    <t>XC60</t>
+  </si>
+  <si>
+    <t>W169, Volvo XC60 2016, 2.0, дизель, МКПП
+ YV1DZA8C1G2912575
+Вес: 910 кг</t>
+  </si>
+  <si>
+    <t>621'400 ₽
+6'214 €</t>
+  </si>
+  <si>
+    <t>W48, Volvo XC60 2010, 2.4, дизель, МКПП
+ YV1DZ7054B2143965
+Вес: 1005 кг</t>
+  </si>
+  <si>
+    <t>496'600 ₽
+4'966 €</t>
   </si>
   <si>
     <t>VW</t>
   </si>
   <si>
     <t>Touareg</t>
   </si>
   <si>
     <t>W318, VW Touareg 2004, 2.5, дизель, МКПП
  WVGZZZ7LZ5D032752
 Вес: 1110 кг</t>
   </si>
   <si>
-    <t>412'400 ₽
+    <t>438'700 ₽
 4'387 €</t>
-  </si>
-[...88 lines deleted...]
-2'674 €</t>
   </si>
   <si>
     <t>В Англии
 28.02.2022</t>
   </si>
   <si>
     <t xml:space="preserve">D893, Citroen C4 2005, 1.6, бензин, АКПП
 </t>
   </si>
   <si>
-    <t>166'500 ₽
+    <t>177'200 ₽
 1'772 €</t>
-  </si>
-[...13 lines deleted...]
-2'605 €</t>
   </si>
   <si>
     <t>Coupe</t>
   </si>
   <si>
     <t>В Англии
 02.09.2026</t>
   </si>
   <si>
     <t>W496, Hyundai Coupe 2006, 2.0, бензин, АКПП
  KMHHN61DR7U232468</t>
   </si>
   <si>
-    <t>247'200 ₽
+    <t>262'900 ₽
 2'629 €</t>
   </si>
   <si>
-    <t>W493, Kia Ceed 2010, 1.4, бензин, МКПП
-[...31 lines deleted...]
-3'171 €</t>
+    <t>RIO</t>
+  </si>
+  <si>
+    <t>U400, Kia RIO 2011, 1.4, бензин, МКПП
+ KNADG511LB6804432</t>
+  </si>
+  <si>
+    <t>267'900 ₽
+2'679 €</t>
+  </si>
+  <si>
+    <t>Sportage</t>
   </si>
   <si>
     <t>U399, Kia Sportage 2016, 1.7, дизель, МКПП
  U5YPG815LGL139702</t>
   </si>
   <si>
-    <t>407'000 ₽
+    <t>433'000 ₽
 4'330 €</t>
+  </si>
+  <si>
+    <t>U395, Kia Venga 2012, 1.6, бензин, МКПП
+ U5YEK812LCL015263</t>
+  </si>
+  <si>
+    <t>262'500 ₽
+2'625 €</t>
+  </si>
+  <si>
+    <t>Range Rover</t>
   </si>
   <si>
     <t>В Англии
 10.08.2026</t>
   </si>
   <si>
     <t>U389, Land Rover Range Rover 2013, 2.2, дизель, МКПП
  SALVA2CE7DH791357</t>
   </si>
   <si>
-    <t>367'500 ₽
+    <t>391'000 ₽
 3'910 €</t>
   </si>
   <si>
     <t>Outlander</t>
   </si>
   <si>
     <t>U384, Mitsubishi Outlander 2006, 2.4, бензин, АКПП
  JMAXRCU5W5U000709</t>
   </si>
   <si>
-    <t>259'300 ₽
+    <t>275'900 ₽
 2'759 €</t>
-  </si>
-[...43 lines deleted...]
-2'814 €</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="8">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1152,51 +1160,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfec0d0f352b63f96d23b2f2481a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701314eef9df3e145ca259789c71de916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769923926c09030ff832e6f53b3a1c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5418222b43a3229f58da8e889670f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c89793873ac302ade963f6ce3ddf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a055f14426c3fac1969a2d9585f1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a025ae72a6a6c314af9582419c7c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68f5a1ec7d5e80d3ac0f50d4ccfb2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882430ce81243249bf8c82450e788e923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f213aaffa85979310013aa23e66b17f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0621a92009d644c727b5ee0100c4125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0f720bcd176d785c833c6e754cdf026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed56d24f78c45b33b7497a675eef28327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2e32f797a3818a7d76646f78a002228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9e9287832047dc8f345710efb07af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de7d8789f615f30e05ba07919d843a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc83c72e20b98890514a4e3dd390c1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc743d52b2afdad209a7094303d9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1b0af7c73905bbb65005cde4e5b4a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1fa098d2d6c676b39339485d3d6e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6451fd9188a2d9ea1114471e12b6a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dbd0f9a8cab44ca4c936636a01e7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f3aae559f8b8366f64967523603ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776520299a67efc9f8fd78a13fc6c59038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fd19cca50225f6a994785df26eee839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ea6163cbb743f234dff5eeae514bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85018882b8de64c0c9142f76b5c2948041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4d5c491fe9104f3d2071210a37f4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad81d956d0ef3ecdef3d75d905dc76443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4635d23fa3be5cd3b5adebcf11e451144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d37dea093b1e6c8f1a3bdcb99db52745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9eb5596d5de9cad9559f73bb35e8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc134e4529003951254d05ba276ff98147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a58fd444c003692e3e766ba80cf90248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddeabe4c32f7c4039c4fe95867d52949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ce4399cef6665f90f312312a0bfb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb8d56aefd4725d92c6475573c0b1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbb72f4d219b035d695dfbf861985f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb8b67fb891cd55b8bd9dd0c0a1ef153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e594aae9417468cd29728955c1854a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f631231abde5db4372d95290de6a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0792533c848652fecf166caa93d5bb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679974840b8157d3755f66b493836a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95957e36d1b49ee54051a55ffaea306c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc397c8282db4912ee1f8a6a0f89148359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50e6527b226577b26f46597b1cb89a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cd9264c39031dfd12c2bca8bf840c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3002e0d661cf04b6b00a4171899cf9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fce0642a3fa2d1b10b746d98f2e8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba577c175c02acf19dd07988b0059aa964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd4d1e554696b2d7a671bc2374f20065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839294b73125cc6fc82c72b561f608b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9569fdd3b5edf8da8a0da84d1f14ebf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3b4c16daabb4bd43b4bd3610bd33468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aa833c671caa8a23ba2231292ed0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cd69800cc52e5f3323eb60e5eba3c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde258c695d8c5c4c3d38c97d8a956771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d07a28396b2565a37e5248ae1701a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dd31a2057b3a2fe68a8dc806f21f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18742d76d8172b28c34882abedec4a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3dbf3715ba1634a5cb96e7fe1be0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911be1157baedd3c91ae063e221234a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe8d285ac47fc1908f3ba26e12ab6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689006d8fc0a219377d622674ed2e8de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335e799abef9fc06c8aea18df83631279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9383d569dd94aea0710fd06e5708c580.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfec0d0f352b63f96d23b2f2481a8c.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd5ec8c9e00a2efbb79d1230dae29.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37948781aff5a2503a7a00fa9f4cf54a.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4143436443ccf1acc24d698172bb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c454b1c0a8aecd7992192ac3c5c8b0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e4491c7fb6b5c84f2f6360d9e8ca618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4f9e9855175e24ea8dae2824b8b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5cfb8ebea218d7f03b813f5b690d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa75db5739cea2258443bbd134a1d2121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b82f1fec94ebb08933aab76ba796a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3dcaeb6a24e27673c447cea29b61023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5800e8caf336d9bc0c70dd7b5495fb424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98697dd9b1968c1851970601a3b95bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdec02069f63a6059b3c2a5d58874b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7d630191c0853bb701e4f95e135f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f6061bb1a1d83ba6bd3aeae7c74f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad1c89a9f0058cde4a5f94eb0d865729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a1b96e8584115704a9f046f09e00830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa18409c6792978c8b10c6b2c4fba2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841c7bdfc46f12ca3820d2c43263d2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6bbfdfe7d08ea2aa402b1abf88b5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa553e119ce656ec3333b5de4704ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379edd07f710264ff33519617539358b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e9974fb1199ff72c56436b08e70436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d0b7698e3e6ef60490490a486122937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07c5e0e8b0f29d76041260cc42f87138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a484cdb6dcfb82f222132e1aa737d8439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ec2ce81e3074bc9bf587dd4aa805840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090db36c4edea57555034463401e3c2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940a232fa7dcd73b96fb137c85f921042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861adc1430c157c5797d68f682f5804443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8cee00a7e2d9c4e70fa68ffad410a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fa7e62feab73dc7856fe2481e71a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fe7644fba7478e1594bca5020a96446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e406c32ed053354681edf0c79e80347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c294feaf8bcfd8585bc3829704ad1ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea568a019db620e876e1edd04cb54a6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de7ab1fa3737ef002d04963a96675a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1a45032903dbc9c460f2a3eb9fe2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9248e10bab381df184f71b7f0f49db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b54561e579d0ac12b230b58ebb9cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a358d616858bef2b7faea11900c6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a88b259b92b6e65bcbe1f516c628855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d627d7633f7e71d8160ad10d4196a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa6370f84447b2d2eda9d369438b4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a9045f449f152e3f54e98022676dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7246c5aa70b50a5dafd90bb625d2bc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a756fabcee6769ebd25d337d9807360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358c773e2dbda89bb3c621b9715792f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00ec70efea04fc89d0adfc2e68c81762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e50b87c35404bef6a4dbeccf138de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9ad2c28c609045ec8380d56ce53cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de711ac9376f7eebdce775fcccbb96c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48c9ce26288cadca18e117bfe1c2bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913e659c8e3f7e23d54b94a762c18be67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5ea7098695f0fd131b1f08f59abbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdf81d067e75a8ca0a68708600d24f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e5a77cf704be1dd41c317e75d15f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f0f66f4a1938bc4dd7d10cf7b7a0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7d24d8e971daa4cdded67035ccf1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b458cbbbe11fca97495f33268051cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44728e67d5da45ed0407fad37932d3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a956c43658947f1dc72de8ebbff7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ef95728bcff0b97e0a0cc297c7d7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6c97583b10fcbfb2fbec939ad6fb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39739a7f2fbc85f3d75c0cb064e5bec078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3b276c04a2b06343e3b5b9c95cd6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ffba105422eb49aabf1f02db0120e80.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>390525</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="542925" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Рисунок 2" descr="logotype.png"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1857,81 +1865,81 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Y174, Ford Fusion 2008, 1.6, бензин, АКПП" descr="Y174, Ford Fusion 2008, 1.6, бензин, АКПП"/>
+        <xdr:cNvPr id="24" name="W426, Ford Fusion 2008, 1.4, бензин, МКПП" descr="W426, Ford Fusion 2008, 1.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="W426, Ford Fusion 2008, 1.4, бензин, МКПП" descr="W426, Ford Fusion 2008, 1.4, бензин, МКПП"/>
+        <xdr:cNvPr id="25" name="Y174, Ford Fusion 2008, 1.6, бензин, АКПП" descr="Y174, Ford Fusion 2008, 1.6, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -1947,81 +1955,81 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="W337, Ford Fusion 2006, 1.6, бензин, АКПП" descr="W337, Ford Fusion 2006, 1.6, бензин, АКПП"/>
+        <xdr:cNvPr id="27" name="W434, Ford Fusion 2006, 1.4, бензин, МКПП" descr="W434, Ford Fusion 2006, 1.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="W434, Ford Fusion 2006, 1.4, бензин, МКПП" descr="W434, Ford Fusion 2006, 1.4, бензин, МКПП"/>
+        <xdr:cNvPr id="28" name="W337, Ford Fusion 2006, 1.6, бензин, АКПП" descr="W337, Ford Fusion 2006, 1.6, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
@@ -2157,1431 +2165,1431 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="U325, Kia Ceed 2010, 1.6, дизель, МКПП" descr="U325, Kia Ceed 2010, 1.6, дизель, МКПП"/>
+        <xdr:cNvPr id="34" name="Y251, Kia Ceed 2010, 1.6, бензин, АКПП" descr="Y251, Kia Ceed 2010, 1.6, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="W346, Kia Cerato 2005, 2.0, бензин, МКПП" descr="W346, Kia Cerato 2005, 2.0, бензин, МКПП"/>
+        <xdr:cNvPr id="35" name="W461, Kia Ceed 2009, 1.4, бензин, МКПП" descr="W461, Kia Ceed 2009, 1.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="W440, Kia Sportage 2016, 1.7, дизель, МКПП" descr="W440, Kia Sportage 2016, 1.7, дизель, МКПП"/>
+        <xdr:cNvPr id="36" name="W493, Kia Ceed 2010, 1.4, бензин, МКПП" descr="W493, Kia Ceed 2010, 1.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Y243, Kia Venga 2012, 1.4, дизель, МКПП" descr="Y243, Kia Venga 2012, 1.4, дизель, МКПП"/>
+        <xdr:cNvPr id="37" name="W446, Kia Ceed 2011, 1.6, дизель, АКПП" descr="W446, Kia Ceed 2011, 1.6, дизель, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="W283, Mazda 3 2010, 1.6, бензин, МКПП" descr="W283, Mazda 3 2010, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="38" name="W489, Kia Ceed 2012, 1.4, бензин, МКПП" descr="W489, Kia Ceed 2012, 1.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="W433, Mazda CX-5 2015, 2.2, дизель, МКПП" descr="W433, Mazda CX-5 2015, 2.2, дизель, МКПП"/>
+        <xdr:cNvPr id="39" name="W485, Kia Ceed 2015, 1.6, дизель, МКПП" descr="W485, Kia Ceed 2015, 1.6, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП" descr="U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП"/>
+        <xdr:cNvPr id="40" name="U325, Kia Ceed 2010, 1.6, дизель, МКПП" descr="U325, Kia Ceed 2010, 1.6, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="W363, Mitsubishi Lancer 2009, 1.5, бензин, МКПП" descr="W363, Mitsubishi Lancer 2009, 1.5, бензин, МКПП"/>
+        <xdr:cNvPr id="41" name="W346, Kia Cerato 2005, 2.0, бензин, МКПП" descr="W346, Kia Cerato 2005, 2.0, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП" descr="Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП"/>
+        <xdr:cNvPr id="42" name="W483, Kia Sorento 2011, 2.2, дизель, МКПП" descr="W483, Kia Sorento 2011, 2.2, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Y160, Nissan Note 2008, 1.4, бензин, МКПП" descr="Y160, Nissan Note 2008, 1.4, бензин, МКПП"/>
+        <xdr:cNvPr id="43" name="Y243, Kia Venga 2012, 1.4, дизель, МКПП" descr="Y243, Kia Venga 2012, 1.4, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Y168, Nissan Note 2008, 1.6, бензин, АКПП" descr="Y168, Nissan Note 2008, 1.6, бензин, АКПП"/>
+        <xdr:cNvPr id="44" name="W421, Land Rover Freelander 2007, 2.2, дизель, АКПП" descr="W421, Land Rover Freelander 2007, 2.2, дизель, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="W330, Nissan Note 2013, 1.4, бензин, МКПП" descr="W330, Nissan Note 2013, 1.4, бензин, МКПП"/>
+        <xdr:cNvPr id="45" name="W451, Mazda CX-5 2014, 2.2, дизель, МКПП" descr="W451, Mazda CX-5 2014, 2.2, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП" descr="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="46" name="W433, Mazda CX-5 2015, 2.2, дизель, МКПП" descr="W433, Mazda CX-5 2015, 2.2, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП" descr="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП"/>
+        <xdr:cNvPr id="47" name="U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП" descr="U323, Mitsubishi Lancer 2004, 1.6, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="U244, Opel Astra 2015, 1.4, бензин, МКПП" descr="U244, Opel Astra 2015, 1.4, бензин, МКПП"/>
+        <xdr:cNvPr id="48" name="Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП" descr="Y220, Mitsubishi Lancer 2011, 1.8, бензин, Роботизированная АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="U324, Renault Captur 2015, 1.0, бензин, МКПП" descr="U324, Renault Captur 2015, 1.0, бензин, МКПП"/>
+        <xdr:cNvPr id="49" name="W473, Nissan Juke 2012, 1.6, бензин, МКПП" descr="W473, Nissan Juke 2012, 1.6, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП" descr="U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП"/>
+        <xdr:cNvPr id="50" name="Y160, Nissan Note 2008, 1.4, бензин, МКПП" descr="Y160, Nissan Note 2008, 1.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Y239, Suzuki Grand Vitara 2011, 2.4, бензин, МКПП" descr="Y239, Suzuki Grand Vitara 2011, 2.4, бензин, МКПП"/>
+        <xdr:cNvPr id="51" name="Y168, Nissan Note 2008, 1.6, бензин, АКПП" descr="Y168, Nissan Note 2008, 1.6, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="U202, Suzuki Jimny 2004, 1.3, бензин, МКПП" descr="U202, Suzuki Jimny 2004, 1.3, бензин, МКПП"/>
+        <xdr:cNvPr id="52" name="W330, Nissan Note 2013, 1.4, бензин, МКПП" descr="W330, Nissan Note 2013, 1.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="U247, Suzuki SX4 2015, 1.6, бензин, МКПП" descr="U247, Suzuki SX4 2015, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="53" name="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП" descr="W243, Nissan Qashqai 2014, 1.1, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="U256, Suzuki SX4 2008, 1.6, бензин, МКПП" descr="U256, Suzuki SX4 2008, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="54" name="W450, Nissan Qashqai 2015, 1.1, бензин, МКПП" descr="W450, Nissan Qashqai 2015, 1.1, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Y156, Toyota Auris 2008, 1.6, бензин, МКПП" descr="Y156, Toyota Auris 2008, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="55" name="W468, Nissan Qashqai 2014, 1.2, бензин, МКПП" descr="W468, Nissan Qashqai 2014, 1.2, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="F933, Toyota Auris 2007, 1.6, бензин, МКПП" descr="F933, Toyota Auris 2007, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="56" name="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП" descr="Y119, Nissan Qashqai 2007, 1.6, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="W318, VW Touareg 2004, 2.5, дизель, МКПП" descr="W318, VW Touareg 2004, 2.5, дизель, МКПП"/>
+        <xdr:cNvPr id="57" name="W482, Nissan Qashqai 2014, 1.5, дизель, МКПП" descr="W482, Nissan Qashqai 2014, 1.5, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="U380, Ford Fusion 2009, 1.4, бензин, МКПП" descr="U380, Ford Fusion 2009, 1.4, бензин, МКПП"/>
+        <xdr:cNvPr id="58" name="Y264, Nissan Qashqai 2007, 1.6, бензин, МКПП" descr="Y264, Nissan Qashqai 2007, 1.6, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Y251, Kia Ceed 2010, 1.6, бензин, АКПП" descr="Y251, Kia Ceed 2010, 1.6, бензин, АКПП"/>
+        <xdr:cNvPr id="59" name="U244, Opel Astra 2015, 1.4, бензин, МКПП" descr="U244, Opel Astra 2015, 1.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="W461, Kia Ceed 2009, 1.4, бензин, МКПП" descr="W461, Kia Ceed 2009, 1.4, бензин, МКПП"/>
+        <xdr:cNvPr id="60" name="U324, Renault Captur 2015, 1.0, бензин, МКПП" descr="U324, Renault Captur 2015, 1.0, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="W446, Kia Ceed 2011, 1.6, дизель, АКПП" descr="W446, Kia Ceed 2011, 1.6, дизель, АКПП"/>
+        <xdr:cNvPr id="61" name="Y250, Skoda Fabia 2013, 1.2, бензин, МКПП" descr="Y250, Skoda Fabia 2013, 1.2, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="W457, Land Rover Range Rover 2011, 2.2, дизель, АКПП" descr="W457, Land Rover Range Rover 2011, 2.2, дизель, АКПП"/>
+        <xdr:cNvPr id="62" name="G954, Ssang Yong Korando 2016, 2.2, дизель, МКПП" descr="G954, Ssang Yong Korando 2016, 2.2, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="W451, Mazda CX-5 2014, 2.2, дизель, МКПП" descr="W451, Mazda CX-5 2014, 2.2, дизель, МКПП"/>
+        <xdr:cNvPr id="63" name="U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП" descr="U203, Ssang Yong Korando 2011, 2.0, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="W450, Nissan Qashqai 2015, 1.1, бензин, МКПП" descr="W450, Nissan Qashqai 2015, 1.1, бензин, МКПП"/>
+        <xdr:cNvPr id="64" name="N147, Suzuki Grand Vitara 2011, 2.4, бензин, МКПП" descr="N147, Suzuki Grand Vitara 2011, 2.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="Y264, Nissan Qashqai 2007, 1.6, бензин, МКПП" descr="Y264, Nissan Qashqai 2007, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="65" name="Y260, Suzuki Grand Vitara 2008, 1.6, бензин, МКПП" descr="Y260, Suzuki Grand Vitara 2008, 1.6, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="Y260, Suzuki Grand Vitara 2008, 1.6, бензин, МКПП" descr="Y260, Suzuki Grand Vitara 2008, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="66" name="U202, Suzuki Jimny 2004, 1.3, бензин, МКПП" descr="U202, Suzuki Jimny 2004, 1.3, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="D893, Citroen C4 2005, 1.6, бензин, АКПП" descr="D893, Citroen C4 2005, 1.6, бензин, АКПП"/>
+        <xdr:cNvPr id="67" name="U247, Suzuki SX4 2015, 1.6, бензин, МКПП" descr="U247, Suzuki SX4 2015, 1.6, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="U393, Ford Focus 2010, 1.6, бензин, МКПП" descr="U393, Ford Focus 2010, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="68" name="U256, Suzuki SX4 2008, 1.6, бензин, МКПП" descr="U256, Suzuki SX4 2008, 1.6, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="W496, Hyundai Coupe 2006, 2.0, бензин, АКПП" descr="W496, Hyundai Coupe 2006, 2.0, бензин, АКПП"/>
+        <xdr:cNvPr id="69" name="Y156, Toyota Auris 2008, 1.6, бензин, МКПП" descr="Y156, Toyota Auris 2008, 1.6, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="W493, Kia Ceed 2010, 1.4, бензин, МКПП" descr="W493, Kia Ceed 2010, 1.4, бензин, МКПП"/>
+        <xdr:cNvPr id="70" name="N136, Volvo S60 2011, 1.6, бензин, МКПП" descr="N136, Volvo S60 2011, 1.6, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="W489, Kia Ceed 2012, 1.4, бензин, МКПП" descr="W489, Kia Ceed 2012, 1.4, бензин, МКПП"/>
+        <xdr:cNvPr id="71" name="W169, Volvo XC60 2016, 2.0, дизель, МКПП" descr="W169, Volvo XC60 2016, 2.0, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="W485, Kia Ceed 2015, 1.6, дизель, МКПП" descr="W485, Kia Ceed 2015, 1.6, дизель, МКПП"/>
+        <xdr:cNvPr id="72" name="W48, Volvo XC60 2010, 2.4, дизель, МКПП" descr="W48, Volvo XC60 2010, 2.4, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="W483, Kia Sorento 2011, 2.2, дизель, МКПП" descr="W483, Kia Sorento 2011, 2.2, дизель, МКПП"/>
+        <xdr:cNvPr id="73" name="W318, VW Touareg 2004, 2.5, дизель, МКПП" descr="W318, VW Touareg 2004, 2.5, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="U399, Kia Sportage 2016, 1.7, дизель, МКПП" descr="U399, Kia Sportage 2016, 1.7, дизель, МКПП"/>
+        <xdr:cNvPr id="74" name="D893, Citroen C4 2005, 1.6, бензин, АКПП" descr="D893, Citroen C4 2005, 1.6, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="U389, Land Rover Range Rover 2013, 2.2, дизель, МКПП" descr="U389, Land Rover Range Rover 2013, 2.2, дизель, МКПП"/>
+        <xdr:cNvPr id="75" name="W496, Hyundai Coupe 2006, 2.0, бензин, АКПП" descr="W496, Hyundai Coupe 2006, 2.0, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="U384, Mitsubishi Outlander 2006, 2.4, бензин, АКПП" descr="U384, Mitsubishi Outlander 2006, 2.4, бензин, АКПП"/>
+        <xdr:cNvPr id="76" name="U400, Kia RIO 2011, 1.4, бензин, МКПП" descr="U400, Kia RIO 2011, 1.4, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="W473, Nissan Juke 2012, 1.6, бензин, МКПП" descr="W473, Nissan Juke 2012, 1.6, бензин, МКПП"/>
+        <xdr:cNvPr id="77" name="U399, Kia Sportage 2016, 1.7, дизель, МКПП" descr="U399, Kia Sportage 2016, 1.7, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="W468, Nissan Qashqai 2014, 1.2, бензин, МКПП" descr="W468, Nissan Qashqai 2014, 1.2, бензин, МКПП"/>
+        <xdr:cNvPr id="78" name="U395, Kia Venga 2012, 1.6, бензин, МКПП" descr="U395, Kia Venga 2012, 1.6, бензин, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="W482, Nissan Qashqai 2014, 1.5, дизель, МКПП" descr="W482, Nissan Qashqai 2014, 1.5, дизель, МКПП"/>
+        <xdr:cNvPr id="79" name="U389, Land Rover Range Rover 2013, 2.2, дизель, МКПП" descr="U389, Land Rover Range Rover 2013, 2.2, дизель, МКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="885825" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="Y250, Skoda Fabia 2013, 1.2, бензин, МКПП" descr="Y250, Skoda Fabia 2013, 1.2, бензин, МКПП"/>
+        <xdr:cNvPr id="80" name="U384, Mitsubishi Outlander 2006, 2.4, бензин, АКПП" descr="U384, Mitsubishi Outlander 2006, 2.4, бензин, АКПП"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3846,51 +3854,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pezhon.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q5/q5-2008/r213-audi-q5-2023-20-benzin-akpp06042026-10042323/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q8/q8-2018-2023/r231-audi-q8-2018-30-dizel-akpp05042026-08042424/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/77859285/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/cruze/cruze-2009/u311-chevrolet-cruze-2013-16-benzin-mkpp18032026-11035353/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/68106445/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/lacetti/lacetti-2003/y118-chevrolet-lacetti-2010-18-benzin-akpp28082025-12080707/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/67573085/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/u173-citroen-c4-2006-16-benzin-mkpp27082025-10082727/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/49448666/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/dodge/caliber/caliber-2006-2011/y238-dodge-caliber-2006-20-benzin-akpp08052026-11055858/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80005615/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y132-ford-fiesta-2006-11-benzin-mkpp24092025-09092525/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83897015/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y148-ford-fiesta-2006-16-benzin-akpp23102025-07105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90782085/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y174-ford-fusion-2008-16-benzin-akpp05122025-12122222/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/42043996/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w426-ford-fusion-2008-14-benzin-mkpp31032026-01034747/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79198305/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y217-ford-fusion-2010-14-benzin-mkpp19032026-05030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71376225/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w337-ford-fusion-2006-16-benzin-akpp16102025-02100909/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79347895/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w434-ford-fusion-2006-14-benzin-mkpp06042026-11040303/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/76502645/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/mondeo/mondeo-iii-2000-2007/u307-ford-mondeo-2006-20-benzin-akpp18032026-08032525/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85296345/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y154-honda-civic-2006-13-gibrid-akpp04112025-07113232/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80228995/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y135-honda-civic-2008-13-elektro-akpp05102025-10105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71191035/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/i30/i30-2007-2012/w320-hyundai-i30-2012-14-benzin-mkpp23092025-09093737/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/santa/santa-fe-iv-2018-2021/r215-hyundai-santa-fe-2021-16-gibrid-akpp06042026-10041414/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/78578855/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/u325-kia-ceed-2010-16-dizel-mkpp31032026-02032323/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83953255/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/cerato/cerato-2004-2008/w346-kia-cerato-2005-20-benzin-mkpp31102025-11101212/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48380686/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/sportage/sportage-2010-2015/w440-kia-sportage-2016-17-dizel-mkpp20042026-01044747/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/49698476/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/venga/come-2010/y243-kia-venga-2012-14-dizel-mkpp11052026-10055757/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/63614735/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/mazda-3/mazda-3-bl-2009-2013/w283-mazda-3-2010-16-benzin-mkpp30072025-11072929/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79338215/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/cx-5/cx-5-2012/w433-mazda-cx-5-2015-22-dizel-mkpp06042026-10045757/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/76536275/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-csclassic-2003-2006/u323-mitsubishi-lancer-2004-16-benzin-akpp24032026-04034848/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/87355255/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-cxcy-2007/w363-mitsubishi-lancer-2009-15-benzin-mkpp26112025-12112323/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79512965/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-cxcy-2007/y220-mitsubishi-lancer-2011-18-benzin-robotizirovannaya-akpp24032026-03035555/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/86246355/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y160-nissan-note-2008-14-benzin-mkpp11112025-08114242/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/89661575/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y168-nissan-note-2008-16-benzin-akpp26112025-12111212/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80042625/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/w330-nissan-note-2013-14-benzin-mkpp01102025-11103838/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/63885435/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/y119-nissan-qashqai-2007-16-benzin-mkpp28082025-12081515/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56820805/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w243-nissan-qashqai-2014-11-benzin-mkpp05062025-11065353/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/92006485/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/opel/astra/astra-j-2010/u244-opel-astra-2015-14-benzin-mkpp24112025-07113636/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/78195465/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/renault/captur/captur-i-20122019/u324-renault-captur-2015-10-benzin-mkpp24032026-04032626/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/81173565/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ssang-yong/korando/korando-kj-1996/u203-ssang-yong-korando-2011-20-dizel-mkpp05102025-01103737/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/50031016/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/grand-vitara/grand-vitara-2006/y239-suzuki-grand-vitara-2011-24-benzin-mkpp11052026-10053939/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80448045/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/jimny/jimny-jlx-1998-2005/u202-suzuki-jimny-2004-13-benzin-mkpp05102025-01102424/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80987885/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2013/u247-suzuki-sx4-2015-16-benzin-mkpp26112025-12110202/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90007275/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2006-2013/u256-suzuki-sx4-2008-16-benzin-mkpp18122025-12120000/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85083765/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e15-2006-2012/y156-toyota-auris-2008-16-benzin-mkpp07112025-12115858/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/82726584/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e18-2012/f933-toyota-auris-2007-16-benzin-mkpp17122024-12123333/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71964855/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/vw/touareg/touareg-2002-2010/w318-vw-touareg-2004-25-dizel-mkpp18092025-10090000/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/53461386/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/u380-ford-fusion-2009-14-benzin-mkpp10062026-11060707/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52285626/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/y251-kia-ceed-2010-16-benzin-akpp27052026-11050505/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48636266/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/w461-kia-ceed-2009-14-benzin-mkpp08052026-12055151/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/47331626/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/w446-kia-ceed-2011-16-dizel-akpp27042026-02044545/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/47007676/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/land-rover/range-rover/range-rover-evoque-2011/w457-land-rover-range-rover-2011-22-dizel-akpp08052026-11051616/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/50042646/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/cx-5/cx-5-2012/w451-mazda-cx-5-2014-22-dizel-mkpp27042026-02041414/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48923076/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w450-nissan-qashqai-2015-11-benzin-mkpp27042026-02042929/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/53319426/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/y264-nissan-qashqai-2007-16-benzin-mkpp13062026-12064545/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52153336/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/grand-vitara/grand-vitara-2006/y260-suzuki-grand-vitara-2008-16-benzin-mkpp10062026-12061818/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/220681.258492/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/d893-citroen-c4-2005-16-benzin-akpp02022022-08023333/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52284006/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/focus/focus-ii-2008-2011/u393-ford-focus-2010-16-benzin-mkpp25062026-05061414/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56420396/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/coupe/coupe-gk-2002/w496-hyundai-coupe-2006-20-benzin-akpp06072026-05074747/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56610076/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/w493-kia-ceed-2010-14-benzin-mkpp02072026-10074545/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/54499836/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2012/w489-kia-ceed-2012-14-benzin-mkpp29062026-01065252/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/49458036/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2012/w485-kia-ceed-2015-16-dizel-mkpp25062026-05063636/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/55738936/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/sorento/sorento-2009/w483-kia-sorento-2011-22-dizel-mkpp22062026-01062323/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56201256/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/sportage/130628/u399-kia-sportage-2016-17-dizel-mkpp06072026-06073030/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/50406016/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/land-rover/range-rover/range-rover-evoque-2011/u389-land-rover-range-rover-2013-22-dizel-mkpp19062026-03061717/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48236626/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/outlander/outlander-xl-cw-2006-2012/u384-mitsubishi-outlander-2006-24-benzin-akpp13062026-12061818/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52117806/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/juke/juke-f15-2011/w473-nissan-juke-2012-16-benzin-mkpp01062026-02060606/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/53503216/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w468-nissan-qashqai-2014-12-benzin-mkpp27052026-11053434/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/54562886/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w482-nissan-qashqai-2014-15-dizel-mkpp19062026-02064545/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/51053526/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/skoda/fabia/fabia-2007-2015/y250-skoda-fabia-2013-12-benzin-mkpp27052026-11055151/" TargetMode="External"/><Relationship Id="rId2ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pezhon.ru/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q5/q5-2008/r213-audi-q5-2023-20-benzin-akpp06042026-10042323/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/audi/q8/q8-2018-2023/r231-audi-q8-2018-30-dizel-akpp05042026-08042424/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/77859285/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/cruze/cruze-2009/u311-chevrolet-cruze-2013-16-benzin-mkpp18032026-11035353/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/68106445/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/chevrolet/lacetti/lacetti-2003/y118-chevrolet-lacetti-2010-18-benzin-akpp28082025-12080707/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/67573085/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/u173-citroen-c4-2006-16-benzin-mkpp27082025-10082727/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/49448666/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/dodge/caliber/caliber-2006-2011/y238-dodge-caliber-2006-20-benzin-akpp08052026-11055858/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80005615/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y132-ford-fiesta-2006-11-benzin-mkpp24092025-09092525/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83897015/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fiesta/fiesta-2001-2007/y148-ford-fiesta-2006-16-benzin-akpp23102025-07105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/42043996/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w426-ford-fusion-2008-14-benzin-mkpp31032026-01034747/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90782085/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y174-ford-fusion-2008-16-benzin-akpp05122025-12122222/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79198305/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/y217-ford-fusion-2010-14-benzin-mkpp19032026-05030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79347895/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w434-ford-fusion-2006-14-benzin-mkpp06042026-11040303/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71376225/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/fusion/fusion-2002/w337-ford-fusion-2006-16-benzin-akpp16102025-02100909/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/76502645/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ford/mondeo/mondeo-iii-2000-2007/u307-ford-mondeo-2006-20-benzin-akpp18032026-08032525/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85296345/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y154-honda-civic-2006-13-gibrid-akpp04112025-07113232/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80228995/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/honda/civic/civic-4d-2006-2012/y135-honda-civic-2008-13-elektro-akpp05102025-10105757/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71191035/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/i30/i30-2007-2012/w320-hyundai-i30-2012-14-benzin-mkpp23092025-09093737/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/santa/santa-fe-iv-2018-2021/r215-hyundai-santa-fe-2021-16-gibrid-akpp06042026-10041414/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52285626/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/y251-kia-ceed-2010-16-benzin-akpp27052026-11050505/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48636266/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/w461-kia-ceed-2009-14-benzin-mkpp08052026-12055151/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56610076/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/w493-kia-ceed-2010-14-benzin-mkpp02072026-10074545/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/47331626/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/w446-kia-ceed-2011-16-dizel-akpp27042026-02044545/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/54499836/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2012/w489-kia-ceed-2012-14-benzin-mkpp29062026-01065252/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/49458036/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2012/w485-kia-ceed-2015-16-dizel-mkpp25062026-05063636/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/78578855/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/ceed/ceed-2007-2012/u325-kia-ceed-2010-16-dizel-mkpp31032026-02032323/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/83953255/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/cerato/cerato-2004-2008/w346-kia-cerato-2005-20-benzin-mkpp31102025-11101212/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/55738936/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/sorento/sorento-2009/w483-kia-sorento-2011-22-dizel-mkpp22062026-01062323/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/49698476/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/venga/come-2010/y243-kia-venga-2012-14-dizel-mkpp11052026-10055757/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/78917535/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/land-rover/freelander/freelander-2-2007/w421-land-rover-freelander-2007-22-dizel-akpp19032026-03031313/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/50042646/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/cx-5/cx-5-2012/w451-mazda-cx-5-2014-22-dizel-mkpp27042026-02041414/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79338215/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mazda/cx-5/cx-5-2012/w433-mazda-cx-5-2015-22-dizel-mkpp06042026-10045757/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/76536275/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-csclassic-2003-2006/u323-mitsubishi-lancer-2004-16-benzin-akpp24032026-04034848/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/79512965/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/lancer/lancer-cxcy-2007/y220-mitsubishi-lancer-2011-18-benzin-robotizirovannaya-akpp24032026-03035555/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52117806/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/juke/juke-f15-2011/w473-nissan-juke-2012-16-benzin-mkpp01062026-02060606/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/86246355/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y160-nissan-note-2008-14-benzin-mkpp11112025-08114242/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/89661575/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/y168-nissan-note-2008-16-benzin-akpp26112025-12111212/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80042625/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/note/note-e11-2006-2013/w330-nissan-note-2013-14-benzin-mkpp01102025-11103838/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56820805/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w243-nissan-qashqai-2014-11-benzin-mkpp05062025-11065353/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48923076/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w450-nissan-qashqai-2015-11-benzin-mkpp27042026-02042929/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/53503216/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w468-nissan-qashqai-2014-12-benzin-mkpp27052026-11053434/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/63885435/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/y119-nissan-qashqai-2007-16-benzin-mkpp28082025-12081515/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/54562886/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j11-2014/w482-nissan-qashqai-2014-15-dizel-mkpp19062026-02064545/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/53319426/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/nissan/qashqai/qashqa-j10-2006-2014/y264-nissan-qashqai-2007-16-benzin-mkpp13062026-12064545/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/92006485/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/opel/astra/astra-j-2010/u244-opel-astra-2015-14-benzin-mkpp24112025-07113636/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/78195465/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/renault/captur/captur-i-20122019/u324-renault-captur-2015-10-benzin-mkpp24032026-04032626/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/51053526/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/skoda/fabia/fabia-2007-2015/y250-skoda-fabia-2013-12-benzin-mkpp27052026-11055151/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/74005894/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ssang-yong/korando/korando-kj-1996/g954-ssang-yong-korando-2016-22-dizel-mkpp04112024-09115959/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/81173565/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/ssang-yong/korando/korando-kj-1996/u203-ssang-yong-korando-2011-20-dizel-mkpp05102025-01103737/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/66646984/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/grand-vitara/grand-vitara-2006/n147-suzuki-grand-vitara-2011-24-benzin-mkpp05092024-03095555/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/52153336/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/grand-vitara/grand-vitara-2006/y260-suzuki-grand-vitara-2008-16-benzin-mkpp10062026-12061818/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80448045/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/jimny/jimny-jlx-1998-2005/u202-suzuki-jimny-2004-13-benzin-mkpp05102025-01102424/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/80987885/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2013/u247-suzuki-sx4-2015-16-benzin-mkpp26112025-12110202/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/90007275/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/suzuki/sx4/sx4-2006-2013/u256-suzuki-sx4-2008-16-benzin-mkpp18122025-12120000/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/85083765/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/toyota/auris/auris-e15-2006-2012/y156-toyota-auris-2008-16-benzin-mkpp07112025-12115858/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/66062574/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/volvo/s60/s60-2010/n136-volvo-s60-2011-16-benzin-mkpp01092024-09095959/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/86512534/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/volvo/xc60/xc60-2008/w169-volvo-xc60-2016-20-dizel-mkpp12032025-02031111/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/68434244/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/volvo/xc60/xc60-2008/w48-volvo-xc60-2010-24-dizel-mkpp07102024-09100505/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/71964855/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/vw/touareg/touareg-2002-2010/w318-vw-touareg-2004-25-dizel-mkpp18092025-10090000/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/220681.258492/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/citroen/c4/c4-2005-2011/d893-citroen-c4-2005-16-benzin-akpp02022022-08023333/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56420396/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/hyundai/coupe/coupe-gk-2002/w496-hyundai-coupe-2006-20-benzin-akpp06072026-05074747/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/57615326/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/rio/rio-2005-2011/u400-kia-rio-2011-14-benzin-mkpp13072026-02074040/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/56201256/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/sportage/130628/u399-kia-sportage-2016-17-dizel-mkpp06072026-06073030/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/58368846/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/kia/venga/come-2010/u395-kia-venga-2012-16-benzin-mkpp02072026-05070505/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/50406016/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/land-rover/range-rover/range-rover-evoque-2011/u389-land-rover-range-rover-2013-22-dizel-mkpp19062026-03061717/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.copart.co.uk/lot/48236626/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pezhon.ru/cars-in-the-analysis/sets/mitsubishi/outlander/outlander-xl-cw-2006-2012/u384-mitsubishi-outlander-2006-24-benzin-akpp13062026-12061818/" TargetMode="External"/><Relationship Id="rId2ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:K74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="9" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="H74" sqref="H74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.85546875" customWidth="true" style="0"/>
     <col min="3" max="3" width="1.42578125" hidden="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="0" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.42578125" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.140625" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.7109375" customWidth="true" style="0"/>
@@ -4254,77 +4262,77 @@
       </c>
       <c r="D17" s="2"/>
       <c r="E17" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>51</v>
       </c>
       <c r="G17" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>54</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>55</v>
       </c>
       <c r="J17" s="36"/>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="56">
       <c r="A18" s="2">
         <v>9</v>
       </c>
       <c r="B18" s="2"/>
       <c r="C18" s="34">
-        <v>90782085</v>
+        <v>42043996</v>
       </c>
       <c r="D18" s="2"/>
       <c r="E18" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G18" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H18" s="35" t="s">
         <v>57</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>58</v>
       </c>
       <c r="J18" s="36"/>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="56">
       <c r="A19" s="2">
         <v>10</v>
       </c>
       <c r="B19" s="2"/>
       <c r="C19" s="34">
-        <v>42043996</v>
+        <v>90782085</v>
       </c>
       <c r="D19" s="2"/>
       <c r="E19" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G19" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>59</v>
       </c>
       <c r="I19" s="2" t="s">
         <v>60</v>
       </c>
       <c r="J19" s="36"/>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="56">
       <c r="A20" s="2">
         <v>11</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="34">
@@ -4332,77 +4340,77 @@
       </c>
       <c r="D20" s="2"/>
       <c r="E20" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G20" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H20" s="35" t="s">
         <v>61</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="J20" s="36"/>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="56">
       <c r="A21" s="2">
         <v>12</v>
       </c>
       <c r="B21" s="2"/>
       <c r="C21" s="34">
-        <v>71376225</v>
+        <v>79347895</v>
       </c>
       <c r="D21" s="2"/>
       <c r="E21" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G21" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H21" s="35" t="s">
         <v>63</v>
       </c>
       <c r="I21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="J21" s="36"/>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="56">
       <c r="A22" s="2">
         <v>13</v>
       </c>
       <c r="B22" s="2"/>
       <c r="C22" s="34">
-        <v>79347895</v>
+        <v>71376225</v>
       </c>
       <c r="D22" s="2"/>
       <c r="E22" s="2" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>56</v>
       </c>
       <c r="G22" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H22" s="35" t="s">
         <v>65</v>
       </c>
       <c r="I22" s="2" t="s">
         <v>66</v>
       </c>
       <c r="J22" s="36"/>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="56">
       <c r="A23" s="2">
         <v>14</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="34">
@@ -4512,1263 +4520,1263 @@
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2" t="s">
         <v>76</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>80</v>
       </c>
       <c r="G27" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H27" s="35" t="s">
         <v>81</v>
       </c>
       <c r="I27" s="2" t="s">
         <v>82</v>
       </c>
       <c r="J27" s="36"/>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="56">
       <c r="A28" s="2">
         <v>19</v>
       </c>
       <c r="B28" s="2"/>
       <c r="C28" s="34">
-        <v>78578855</v>
+        <v>52285626</v>
       </c>
       <c r="D28" s="2"/>
       <c r="E28" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>84</v>
       </c>
       <c r="G28" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H28" s="35" t="s">
         <v>85</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>86</v>
       </c>
       <c r="J28" s="36"/>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="56">
       <c r="A29" s="2">
         <v>20</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="34">
-        <v>83953255</v>
+        <v>48636266</v>
       </c>
       <c r="D29" s="2"/>
       <c r="E29" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F29" s="2" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G29" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H29" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="I29" s="2" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="J29" s="36"/>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="56">
       <c r="A30" s="2">
         <v>21</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="34">
-        <v>48380686</v>
+        <v>56610076</v>
       </c>
       <c r="D30" s="2"/>
       <c r="E30" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F30" s="2" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="G30" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H30" s="35" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="I30" s="2" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="J30" s="36"/>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="56">
       <c r="A31" s="2">
         <v>22</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="34">
-        <v>49698476</v>
+        <v>47331626</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2" t="s">
         <v>83</v>
       </c>
       <c r="F31" s="2" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
       <c r="G31" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H31" s="35" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="J31" s="36"/>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="56">
       <c r="A32" s="2">
         <v>23</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="34">
-        <v>63614735</v>
+        <v>54499836</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>83</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>84</v>
       </c>
       <c r="G32" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H32" s="35" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="I32" s="2" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="J32" s="36"/>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="56">
       <c r="A33" s="2">
         <v>24</v>
       </c>
       <c r="B33" s="2"/>
       <c r="C33" s="34">
-        <v>79338215</v>
+        <v>49458036</v>
       </c>
       <c r="D33" s="2"/>
       <c r="E33" s="2" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="F33" s="2" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="G33" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H33" s="35" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="J33" s="36"/>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="56">
       <c r="A34" s="2">
         <v>25</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="34">
-        <v>76536275</v>
+        <v>78578855</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="F34" s="2" t="s">
-        <v>103</v>
+        <v>84</v>
       </c>
       <c r="G34" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H34" s="35" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="J34" s="36"/>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="56">
       <c r="A35" s="2">
         <v>26</v>
       </c>
       <c r="B35" s="2"/>
       <c r="C35" s="34">
-        <v>87355255</v>
+        <v>83953255</v>
       </c>
       <c r="D35" s="2"/>
       <c r="E35" s="2" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="F35" s="2" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="G35" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H35" s="35" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="J35" s="36"/>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="56">
       <c r="A36" s="2">
         <v>27</v>
       </c>
       <c r="B36" s="2"/>
       <c r="C36" s="34">
-        <v>79512965</v>
+        <v>55738936</v>
       </c>
       <c r="D36" s="2"/>
       <c r="E36" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="F36" s="2" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="G36" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H36" s="35" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="J36" s="36"/>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="56">
       <c r="A37" s="2">
         <v>28</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="34">
-        <v>86246355</v>
+        <v>49698476</v>
       </c>
       <c r="D37" s="2"/>
       <c r="E37" s="2" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="F37" s="2" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="G37" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H37" s="35" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="J37" s="36"/>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="56">
       <c r="A38" s="2">
         <v>29</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="34">
-        <v>89661575</v>
+        <v>78917535</v>
       </c>
       <c r="D38" s="2"/>
       <c r="E38" s="2" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F38" s="2" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="G38" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H38" s="35" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="I38" s="2" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="J38" s="36"/>
     </row>
     <row r="39" spans="1:11" customHeight="1" ht="56">
       <c r="A39" s="2">
         <v>30</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="34">
-        <v>80042625</v>
+        <v>50042646</v>
       </c>
       <c r="D39" s="2"/>
       <c r="E39" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F39" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G39" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H39" s="35" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="J39" s="36"/>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="56">
       <c r="A40" s="2">
         <v>31</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="34">
-        <v>63885435</v>
+        <v>79338215</v>
       </c>
       <c r="D40" s="2"/>
       <c r="E40" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F40" s="2" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="G40" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H40" s="35" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="I40" s="2" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="J40" s="36"/>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="56">
       <c r="A41" s="2">
         <v>32</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="34">
-        <v>56820805</v>
+        <v>76536275</v>
       </c>
       <c r="D41" s="2"/>
       <c r="E41" s="2" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="F41" s="2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G41" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H41" s="35" t="s">
+        <v>120</v>
+      </c>
+      <c r="I41" s="2" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="J41" s="36"/>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="56">
       <c r="A42" s="2">
         <v>33</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="34">
-        <v>92006485</v>
+        <v>79512965</v>
       </c>
       <c r="D42" s="2"/>
       <c r="E42" s="2" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="G42" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H42" s="35" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="I42" s="2" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="J42" s="36"/>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="56">
       <c r="A43" s="2">
         <v>34</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="34">
-        <v>78195465</v>
+        <v>52117806</v>
       </c>
       <c r="D43" s="2"/>
       <c r="E43" s="2" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="G43" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H43" s="35" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="J43" s="36"/>
     </row>
     <row r="44" spans="1:11" customHeight="1" ht="56">
       <c r="A44" s="2">
         <v>35</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="34">
-        <v>81173565</v>
+        <v>86246355</v>
       </c>
       <c r="D44" s="2"/>
       <c r="E44" s="2" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="G44" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H44" s="35" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="I44" s="2" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="J44" s="36"/>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="56">
       <c r="A45" s="2">
         <v>36</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="34">
-        <v>50031016</v>
+        <v>89661575</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="G45" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H45" s="35" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="J45" s="36"/>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="56">
       <c r="A46" s="2">
         <v>37</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="34">
-        <v>80448045</v>
+        <v>80042625</v>
       </c>
       <c r="D46" s="2"/>
       <c r="E46" s="2" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="G46" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H46" s="35" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="I46" s="2" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="J46" s="36"/>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="56">
       <c r="A47" s="2">
         <v>38</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="34">
-        <v>80987885</v>
+        <v>56820805</v>
       </c>
       <c r="D47" s="2"/>
       <c r="E47" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F47" s="2" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G47" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H47" s="35" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="J47" s="36"/>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="56">
       <c r="A48" s="2">
         <v>39</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="34">
-        <v>90007275</v>
+        <v>48923076</v>
       </c>
       <c r="D48" s="2"/>
       <c r="E48" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="F48" s="2" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G48" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H48" s="35" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="I48" s="2" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="J48" s="36"/>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="56">
       <c r="A49" s="2">
         <v>40</v>
       </c>
       <c r="B49" s="2"/>
       <c r="C49" s="34">
-        <v>85083765</v>
+        <v>53503216</v>
       </c>
       <c r="D49" s="2"/>
       <c r="E49" s="2" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="G49" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H49" s="35" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="J49" s="36"/>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="56">
       <c r="A50" s="2">
         <v>41</v>
       </c>
       <c r="B50" s="2"/>
       <c r="C50" s="34">
-        <v>82726584</v>
+        <v>63885435</v>
       </c>
       <c r="D50" s="2"/>
       <c r="E50" s="2" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>148</v>
+        <v>135</v>
       </c>
       <c r="G50" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H50" s="35" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="J50" s="36"/>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="56">
       <c r="A51" s="2">
         <v>42</v>
       </c>
       <c r="B51" s="2"/>
       <c r="C51" s="34">
-        <v>71964855</v>
+        <v>54562886</v>
       </c>
       <c r="D51" s="2"/>
       <c r="E51" s="2" t="s">
-        <v>153</v>
+        <v>124</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>154</v>
+        <v>135</v>
       </c>
       <c r="G51" s="33" t="s">
         <v>29</v>
       </c>
       <c r="H51" s="35" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="J51" s="36"/>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="56">
       <c r="A52" s="2">
         <v>43</v>
       </c>
       <c r="B52" s="2"/>
       <c r="C52" s="34">
-        <v>53461386</v>
+        <v>53319426</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2" t="s">
-        <v>50</v>
+        <v>124</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>135</v>
+      </c>
+      <c r="G52" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H52" s="35" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="J52" s="36"/>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="56">
       <c r="A53" s="2">
         <v>44</v>
       </c>
       <c r="B53" s="2"/>
       <c r="C53" s="34">
-        <v>52285626</v>
+        <v>92006485</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2" t="s">
-        <v>83</v>
+        <v>148</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>149</v>
+      </c>
+      <c r="G53" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H53" s="35" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="J53" s="36"/>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="56">
       <c r="A54" s="2">
         <v>45</v>
       </c>
       <c r="B54" s="2"/>
       <c r="C54" s="34">
-        <v>48636266</v>
+        <v>78195465</v>
       </c>
       <c r="D54" s="2"/>
       <c r="E54" s="2" t="s">
-        <v>83</v>
+        <v>152</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>153</v>
+      </c>
+      <c r="G54" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H54" s="35" t="s">
-        <v>164</v>
+        <v>154</v>
       </c>
       <c r="I54" s="2" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="J54" s="36"/>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="56">
       <c r="A55" s="2">
         <v>46</v>
       </c>
       <c r="B55" s="2"/>
       <c r="C55" s="34">
-        <v>47331626</v>
+        <v>51053526</v>
       </c>
       <c r="D55" s="2"/>
       <c r="E55" s="2" t="s">
-        <v>83</v>
+        <v>156</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>157</v>
+      </c>
+      <c r="G55" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H55" s="35" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="J55" s="36"/>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="56">
       <c r="A56" s="2">
         <v>47</v>
       </c>
       <c r="B56" s="2"/>
       <c r="C56" s="34">
-        <v>47007676</v>
+        <v>74005894</v>
       </c>
       <c r="D56" s="2"/>
       <c r="E56" s="2" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="G56" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="G56" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="H56" s="35" t="s">
+        <v>162</v>
+      </c>
+      <c r="I56" s="2" t="s">
         <v>163</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
       <c r="J56" s="36"/>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="56">
       <c r="A57" s="2">
         <v>48</v>
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="34">
-        <v>50042646</v>
+        <v>81173565</v>
       </c>
       <c r="D57" s="2"/>
       <c r="E57" s="2" t="s">
-        <v>96</v>
+        <v>160</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>161</v>
+      </c>
+      <c r="G57" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H57" s="35" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="J57" s="36"/>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="56">
       <c r="A58" s="2">
         <v>49</v>
       </c>
       <c r="B58" s="2"/>
       <c r="C58" s="34">
-        <v>48923076</v>
+        <v>66646984</v>
       </c>
       <c r="D58" s="2"/>
       <c r="E58" s="2" t="s">
-        <v>110</v>
+        <v>166</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>167</v>
+      </c>
+      <c r="G58" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H58" s="35" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="I58" s="2" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="J58" s="36"/>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="56">
       <c r="A59" s="2">
         <v>50</v>
       </c>
       <c r="B59" s="2"/>
       <c r="C59" s="34">
-        <v>53319426</v>
+        <v>52153336</v>
       </c>
       <c r="D59" s="2"/>
       <c r="E59" s="2" t="s">
-        <v>110</v>
+        <v>166</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>167</v>
+      </c>
+      <c r="G59" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H59" s="35" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="J59" s="36"/>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="56">
       <c r="A60" s="2">
         <v>51</v>
       </c>
       <c r="B60" s="2"/>
       <c r="C60" s="34">
-        <v>52153336</v>
+        <v>80448045</v>
       </c>
       <c r="D60" s="2"/>
       <c r="E60" s="2" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="F60" s="2" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>172</v>
+      </c>
+      <c r="G60" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H60" s="35" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="J60" s="36"/>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="56">
       <c r="A61" s="2">
         <v>52</v>
       </c>
       <c r="B61" s="2"/>
       <c r="C61" s="34">
-        <v>220681.258492</v>
+        <v>80987885</v>
       </c>
       <c r="D61" s="2"/>
       <c r="E61" s="2" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>175</v>
+      </c>
+      <c r="G61" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H61" s="35" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="J61" s="36"/>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="56">
       <c r="A62" s="2">
         <v>53</v>
       </c>
       <c r="B62" s="2"/>
       <c r="C62" s="34">
-        <v>52284006</v>
+        <v>90007275</v>
       </c>
       <c r="D62" s="2"/>
       <c r="E62" s="2" t="s">
-        <v>50</v>
+        <v>166</v>
       </c>
       <c r="F62" s="2" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>175</v>
+      </c>
+      <c r="G62" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H62" s="35" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="J62" s="36"/>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="56">
       <c r="A63" s="2">
         <v>54</v>
       </c>
       <c r="B63" s="2"/>
       <c r="C63" s="34">
-        <v>56420396</v>
+        <v>85083765</v>
       </c>
       <c r="D63" s="2"/>
       <c r="E63" s="2" t="s">
-        <v>76</v>
+        <v>180</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>181</v>
+      </c>
+      <c r="G63" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H63" s="35" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="J63" s="36"/>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="56">
       <c r="A64" s="2">
         <v>55</v>
       </c>
       <c r="B64" s="2"/>
       <c r="C64" s="34">
-        <v>56610076</v>
+        <v>66062574</v>
       </c>
       <c r="D64" s="2"/>
       <c r="E64" s="2" t="s">
-        <v>83</v>
+        <v>184</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>185</v>
+      </c>
+      <c r="G64" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H64" s="35" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="I64" s="2" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="J64" s="36"/>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="56">
       <c r="A65" s="2">
         <v>56</v>
       </c>
       <c r="B65" s="2"/>
       <c r="C65" s="34">
-        <v>54499836</v>
+        <v>86512534</v>
       </c>
       <c r="D65" s="2"/>
       <c r="E65" s="2" t="s">
-        <v>83</v>
+        <v>184</v>
       </c>
       <c r="F65" s="2" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>188</v>
+      </c>
+      <c r="G65" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H65" s="35" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="J65" s="36"/>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="56">
       <c r="A66" s="2">
         <v>57</v>
       </c>
       <c r="B66" s="2"/>
       <c r="C66" s="34">
-        <v>49458036</v>
+        <v>68434244</v>
       </c>
       <c r="D66" s="2"/>
       <c r="E66" s="2" t="s">
-        <v>83</v>
+        <v>184</v>
       </c>
       <c r="F66" s="2" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>188</v>
+      </c>
+      <c r="G66" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H66" s="35" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="I66" s="2" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="J66" s="36"/>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="56">
       <c r="A67" s="2">
         <v>58</v>
       </c>
       <c r="B67" s="2"/>
       <c r="C67" s="34">
-        <v>55738936</v>
+        <v>71964855</v>
       </c>
       <c r="D67" s="2"/>
       <c r="E67" s="2" t="s">
-        <v>83</v>
+        <v>193</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>194</v>
+      </c>
+      <c r="G67" s="33" t="s">
+        <v>29</v>
       </c>
       <c r="H67" s="35" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="J67" s="36"/>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="56">
       <c r="A68" s="2">
         <v>59</v>
       </c>
       <c r="B68" s="2"/>
       <c r="C68" s="34">
-        <v>56201256</v>
+        <v>220681.258492</v>
       </c>
       <c r="D68" s="2"/>
       <c r="E68" s="2" t="s">
-        <v>83</v>
+        <v>42</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="H68" s="35" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="J68" s="36"/>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="56">
       <c r="A69" s="2">
         <v>60</v>
       </c>
       <c r="B69" s="2"/>
       <c r="C69" s="34">
-        <v>50406016</v>
+        <v>56420396</v>
       </c>
       <c r="D69" s="2"/>
       <c r="E69" s="2" t="s">
-        <v>168</v>
+        <v>76</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>169</v>
+        <v>200</v>
       </c>
       <c r="G69" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="H69" s="35" t="s">
         <v>202</v>
       </c>
-      <c r="H69" s="35" t="s">
+      <c r="I69" s="2" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="J69" s="36"/>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="56">
       <c r="A70" s="2">
         <v>61</v>
       </c>
       <c r="B70" s="2"/>
       <c r="C70" s="34">
-        <v>48236626</v>
+        <v>57615326</v>
       </c>
       <c r="D70" s="2"/>
       <c r="E70" s="2" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="F70" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="H70" s="35" t="s">
         <v>205</v>
       </c>
-      <c r="G70" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H70" s="35" t="s">
+      <c r="I70" s="2" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="J70" s="36"/>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="56">
       <c r="A71" s="2">
         <v>62</v>
       </c>
       <c r="B71" s="2"/>
       <c r="C71" s="34">
-        <v>52117806</v>
+        <v>56201256</v>
       </c>
       <c r="D71" s="2"/>
       <c r="E71" s="2" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="F71" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="H71" s="35" t="s">
         <v>208</v>
       </c>
-      <c r="G71" s="2" t="s">
+      <c r="I71" s="2" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
       <c r="J71" s="36"/>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="56">
       <c r="A72" s="2">
         <v>63</v>
       </c>
       <c r="B72" s="2"/>
       <c r="C72" s="34">
-        <v>53503216</v>
+        <v>58368846</v>
       </c>
       <c r="D72" s="2"/>
       <c r="E72" s="2" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="F72" s="2" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>209</v>
+        <v>201</v>
       </c>
       <c r="H72" s="35" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="I72" s="2" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="J72" s="36"/>
     </row>
     <row r="73" spans="1:11" customHeight="1" ht="56">
       <c r="A73" s="2">
         <v>64</v>
       </c>
       <c r="B73" s="2"/>
       <c r="C73" s="34">
-        <v>54562886</v>
+        <v>50406016</v>
       </c>
       <c r="D73" s="2"/>
       <c r="E73" s="2" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>118</v>
+        <v>212</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="H73" s="35" t="s">
         <v>214</v>
       </c>
       <c r="I73" s="2" t="s">
         <v>215</v>
       </c>
       <c r="J73" s="36"/>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="56">
       <c r="A74" s="2">
         <v>65</v>
       </c>
       <c r="B74" s="2"/>
       <c r="C74" s="34">
-        <v>51053526</v>
+        <v>48236626</v>
       </c>
       <c r="D74" s="2"/>
       <c r="E74" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="F74" s="2" t="s">
         <v>216</v>
       </c>
-      <c r="F74" s="2" t="s">
+      <c r="G74" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="H74" s="35" t="s">
         <v>217</v>
       </c>
-      <c r="G74" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H74" s="35" t="s">
+      <c r="I74" s="2" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="J74" s="36"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="D9:G9"/>
   <mergeCells>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="H1:I1"/>
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="H6:I7"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="D6:E6"/>